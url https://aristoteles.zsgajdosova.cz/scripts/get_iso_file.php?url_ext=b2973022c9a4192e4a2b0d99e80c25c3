--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -1,7606 +1,5271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="032B8C1C" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00012319">
-[...1 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
+    <w:p w14:paraId="4C0EB5CC" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SMLOUVA O POSKYTOVÁNÍ SLUŽBY PÉČE O DÍTĚ V DĚTSKÉ SKUPINĚ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AACD1D" w14:textId="62CCE31B" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="002C5BF5">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6B612FF1" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Základní škola, Brno, Gajdošova 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8B9B32" w14:textId="58BC3C10" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+    <w:p w14:paraId="0A7932C8" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="332"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">se sídlem </w:t>
       </w:r>
-      <w:r w:rsidR="002C5BF5" w:rsidRPr="002C5BF5">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gajdošova 1282/3, 61500 Brno</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CD867D" w14:textId="376297A5" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+    <w:p w14:paraId="669DCA71" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5BF5">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IČO: </w:t>
       </w:r>
-      <w:r w:rsidR="002C5BF5" w:rsidRPr="002C5BF5">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>48510921</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F7E51C" w14:textId="612469FE" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="002C5BF5">
+    <w:p w14:paraId="4E6C3C33" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zastoupená: Mgr. Rostislav Novotný, MBA, LL.M. – ředitel školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294E40A1" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dále jen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...63 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>„poskytovatel“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575DEF5E" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3A121AA2" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B4DF89" w14:textId="77777777" w:rsidR="00004315" w:rsidRDefault="00004315" w:rsidP="00004315">
-[...10 lines deleted...]
-        <w:t>zákonní zástupci dítěte:</w:t>
+    <w:p w14:paraId="639490E4" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zákonní </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zástupci dítěte:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a"/>
         <w:tblW w:w="9303" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="3496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="7A250FCB" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="3F69DC31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF0644F" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="55876513" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="334506DD" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="463D7978" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Dítě</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="543A9DE0" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="548827D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADBD1D5" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="5B311758" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jméno a příjmení:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0DD894" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="0559791E" w14:textId="442841CE" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="5432638B" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="6382E1B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C77ABB" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="066C9EC6" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Datum narození:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABC4866" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="1013D299" w14:textId="57715766" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="543A5B6D" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="6479618C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="655A5F0D" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="2F19204A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Trvale bytem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56FD733A" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="71F87A51" w14:textId="3232BC8C" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008169F3" w:rsidRPr="002C5BF5" w14:paraId="4AF5E4A4" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="2A87C34C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF6DA00" w14:textId="7A9A5826" w:rsidR="008169F3" w:rsidRPr="002C5BF5" w:rsidRDefault="008169F3" w:rsidP="00CD76E9">
+          <w:p w14:paraId="1FA015E6" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Rodné číslo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7040" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1620D1" w14:textId="77777777" w:rsidR="008169F3" w:rsidRPr="002C5BF5" w:rsidRDefault="008169F3" w:rsidP="00CD76E9">
+          <w:p w14:paraId="5B74CA75" w14:textId="5F780E31" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="444695C1" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="135F3B61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E50C4C9" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="355BF774" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9A16D4" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="2430E380" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Matka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116AAB9E" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="02946E7C" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Otec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="36CB7C52" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="0F0BEB09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62EBE048" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="4775B1C9" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jméno a příjmení:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E081BD3" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="093249AF" w14:textId="79E7356B" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6820362E" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="694173FF" w14:textId="1BC544A5" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="391C4D44" w14:textId="77777777" w:rsidTr="00CD76E9">
-[...49 lines deleted...]
-      <w:tr w:rsidR="00004315" w:rsidRPr="002C5BF5" w14:paraId="13E88B62" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00BE1E66" w14:paraId="0AECE2B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCCFFE0" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="5744733D" w14:textId="77777777" w:rsidR="00BE1E66" w:rsidRDefault="00BE1E66" w:rsidP="00BE1E66">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Trvale bytem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C80E382" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="7805C31F" w14:textId="393F39C5" w:rsidR="00BE1E66" w:rsidRDefault="00BE1E66" w:rsidP="00BE1E66">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47A4AF5E" w14:textId="77777777" w:rsidR="00004315" w:rsidRPr="002C5BF5" w:rsidRDefault="00004315" w:rsidP="00CD76E9">
+          <w:p w14:paraId="101B85E9" w14:textId="35F95504" w:rsidR="00BE1E66" w:rsidRDefault="00BE1E66" w:rsidP="00BE1E66">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008169F3" w:rsidRPr="002C5BF5" w14:paraId="2AB21C84" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00983A67" w14:paraId="6F0D58C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A985F2" w14:textId="36AECC49" w:rsidR="008169F3" w:rsidRPr="002C5BF5" w:rsidRDefault="008169F3" w:rsidP="00CD76E9">
+          <w:p w14:paraId="3CC11F67" w14:textId="77777777" w:rsidR="00983A67" w:rsidRDefault="00983A67" w:rsidP="00983A67">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="408469E2" w14:textId="77777777" w:rsidR="008169F3" w:rsidRPr="002C5BF5" w:rsidRDefault="008169F3" w:rsidP="00CD76E9">
+          <w:p w14:paraId="57DE855D" w14:textId="675FAD77" w:rsidR="00983A67" w:rsidRPr="00BE1E66" w:rsidRDefault="00983A67" w:rsidP="00983A67">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DEDC31" w14:textId="77777777" w:rsidR="008169F3" w:rsidRPr="002C5BF5" w:rsidRDefault="008169F3" w:rsidP="00CD76E9">
+          <w:p w14:paraId="0EAF1D8D" w14:textId="499800B3" w:rsidR="00983A67" w:rsidRDefault="00983A67" w:rsidP="00F87586">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="467B6159" w14:textId="0026A66C" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6E12B63B" w14:textId="7933EB6B" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(dále jen </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5BF5">
-[...145 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>„ZoDS“</w:t>
-[...57 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">„zákonný zástupce“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">či </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>„služba“</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>„zákonný zástupce“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5BF5">
-[...54 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="5EE5F8A2" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37803ACA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">níže uvedeného dne, měsíce a roku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uzavřeli tuto smlouvu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5C2C5A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641E51C8" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>„dětská skupina“</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3464BB" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Předmět smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47095C89" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předmětem této smlouvy je poskytování služby péče o dítě v dětské skupině dle podmínek zákona č. 247/2014 Sb., o poskytování služby péče o dítě v dětské skupině a o změně souvisejících zákonů (dále jen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ZoDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2FBE53" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">užbou péče o dítě v dětské skupině se dle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ZoDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rozumí činnost spočívající v pravidelné péči o dítě od 6 měsíců věku do zahájení povinné školní docházky, která je poskytována mimo obydlí dítěte ve skupině dětí a která je zaměřena na zajištění potřeb dítěte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeho výchovu a rozvoj schopností, kulturních, hygienických a sociálních návyků dítěte (dále také jen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„služba“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). Poskytovatel poskytuje službu péče o dítě v DS GAIA výhradně dětem, které v den nástupu dovršili minimálně dvou let věku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA545BA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Poskytovatel je držit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elem oprávnění k poskytování služby péče o dítě v následující dětské skupině (dále jen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„dětská skupina“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> či </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>„DS“</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6592" w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a0"/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="675" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF6592" w:rsidRPr="002C5BF5" w14:paraId="79635EB6" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="39694FC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C9704F" w14:textId="77777777" w:rsidR="00BF6592" w:rsidRPr="002C5BF5" w:rsidRDefault="00BF6592" w:rsidP="00CD76E9">
+          <w:p w14:paraId="4E70C6AA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Název dětské skupiny:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E64EA2" w14:textId="76BDE7C0" w:rsidR="00BF6592" w:rsidRPr="001955E6" w:rsidRDefault="002C5BF5" w:rsidP="00CD76E9">
+          <w:p w14:paraId="57823648" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001955E6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>DS GAIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6592" w:rsidRPr="002C5BF5" w14:paraId="6A5D53FC" w14:textId="77777777" w:rsidTr="00CD76E9">
+      <w:tr w:rsidR="00E5087B" w14:paraId="68D162E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74355F5B" w14:textId="77777777" w:rsidR="00BF6592" w:rsidRPr="002C5BF5" w:rsidRDefault="00BF6592" w:rsidP="00CD76E9">
+          <w:p w14:paraId="18268D84" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Místo poskytování služby:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E980DFC" w14:textId="537E051C" w:rsidR="00BF6592" w:rsidRPr="001955E6" w:rsidRDefault="002C5BF5" w:rsidP="00CD76E9">
+          <w:p w14:paraId="1A0FBCF9" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001955E6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Touškova 1438/9, 61500 Brno</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="760EBEB6" w14:textId="2A1D4356" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BF6592" w:rsidP="00FC2E15">
+    <w:p w14:paraId="43CB94C7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="2EB745A7" w14:textId="77B5991D" w:rsidR="003A2D08" w:rsidRPr="002C5BF5" w:rsidRDefault="00EE181C" w:rsidP="00FC2E15">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poskytovatel čerpá na provoz dětské skupiny příspěvek ze státního rozpočtu, který pokrývá část výdajů spojených s poskytováním služby péče o dítě v dětské skupině. Další část nákladů pokrývá úhrada zákonného zástupce určená dle této smlouvy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741768DC" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="1FFFDE56" w14:textId="28DC6611" w:rsidR="002D2B68" w:rsidRPr="002C5BF5" w:rsidRDefault="00135283" w:rsidP="00FC2E15">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pce má v péči nezletilé dítě a má zájem o jeho umístění do dětské skupiny a přihlašuje je k celodenní docházce dle provozní doby DS uvedené ve vnitřních pravidlech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411EC691" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za celodenní docházku se dle této smlouvy považuje docházka v délce 5 a více hodin denně. D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:eastAsia="en-US"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6D8536D5" w14:textId="74901C27" w:rsidR="00454FB0" w:rsidRPr="002C5BF5" w:rsidRDefault="00454FB0" w:rsidP="00FC2E15">
+        </w:rPr>
+        <w:t>élka pobytu dítěte nepřesáhne v rámci jednoho dne 9 hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B49240" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="2A958C94" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel se touto smlouvou zavazuje zajistit službu péče o dítě v uvedeném rozsahu a zákonný zástupce se zavazuje platit za službu úplatu dle této smlouvy a dodržovat povinnosti vyplývající z t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>éto smlouvy a dalších dokumentů DS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5B7878" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463EE5B4" w14:textId="31AEE946" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00DE00C3">
+    <w:p w14:paraId="0629578F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti zákonných zástupců</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B10B2C2" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen nejpozději v den podpisu této smlouvy předat poskytovateli:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA6A3F4" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posudek o zdravotní způsobilosti dítěte podle ustanovení </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>§50 zákona 258/2000 Sb. (očkování a způsobilost navštěvovat DS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EC9BA2" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Potvrzení o postavení na trhu práce zákonného zástupce/zákonných zástupců</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111B8772" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Čestné prohlášení dokládající vztah k rodiči dítěte učiněné manželem, partnerem nebo registrovaným partnerem nebo druh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>em, který není rodičem dítěte, ale žije s rodičem ve společné domácnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827E1F9" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen oznámit a doložit všechny změny skutečností uvedených v dokladech podle odstavce 1 písmene b) do 10 dnů ode dne jejich vzniku. V případě dohod o pracích k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>onaných mimo pracovní poměr (dohoda o provedení práce a dohoda o pracovní činnosti) je zákonný zástupce povinen doložit existenci takové dohody pro každý další kalendářní rok docházky, a to vždy nejpozději 10. ledna příslušného kalendářního roku. V případě</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porušení této povinnosti poskytovatel může odmítnout docházku dítěte do dětské skupiny nebo ji ukončit s okamžitou platností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D150B2F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Posudek o zdravotní způsobilosti dítěte dle odstavce 1 písm. a) má platnost do doby změny zdravotní způsobilosti dítěte. Dojde-li</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ke změně zdravotní způsobilosti dítěte, je zákonný zástupce povinen doložit nový lékařský posudek do 10 dnů ode dne zániku platnosti původního lékařského posudku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5B0256" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen bezodkladně písemně oznámit poskytovateli uzavření smlouvy o pos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kytování služby péče o dítě v dětské skupině s jiným poskytovatelem, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">jde-li o totéž dítě. Oznámení obsahuje údaj o tom, ve kterých dnech v týdnu a ve kterou dobu v průběhu dne má být služba péče o dítě v dětské skupině u jiného poskytovatele poskytována. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stejně tak je zákonný zástupce povinen bezodkladně písemně oznámit poskytovateli přijetí dítěte do mateřské školy včetně termínu nástupu a údaje, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zda se jedná o standardní docházku nebo individuální vzdělávání nebo přijetí ke vzdělávání v přípravné třídě z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ákladní školy, ve třídě přípravného stupně základní školy speciální nebo v zahraniční škole na území České republiky, ve které Ministerstvo školství, mládeže a tělovýchovy povolilo plnění povinné školní docházky, a to včetně termínu nástupu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D75652D" w14:textId="13272D09" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástup</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ce podpisem této smlouvy potvrzuje, že se seznámil s vnitřními pravidly DS a Plánem výchovy a péče v DS GAIA účinnými ke dni uzavření této smlouvy a zavazuje se je dodržovat. Stejně tak je povinen zajistit dodržování těchto pravidel ze strany třetích osob,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> které přijdou do kontaktu s poskytovatelem v souvislosti s poskytováním služby (například při předávání a vyzvedávání dítěte v DS). Vnitřní pravidla a plán výchovy a</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">péče poskytovatel zpřístupňuje v prostorách DS a na webu školy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB73135" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce bere na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vědomí, že porušování vnitřních pravidel může být důvodem pro ukončení docházky dítěte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE7B17F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákonný zástupce je povinen sdělovat poskytovateli všechny skutečnosti rozhodné pro pobyt dítěte v DS, zejména individuální zvláštnosti zdravotního stavu (např. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alergie, stravovací omezení), případná omezení, které mají význam pro práci zaměstnanců dětské skupiny a jakékoli jiné podstatné údaje, jakož i jakékoli změny těchto skutečností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C91168C" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen přivádět dítě do dětské skupiny zdravé a řádně ob</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lečené.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451AE8A7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Při předání informace ze strany poskytovatele o výskytu příznaků onemocnění u dítěte je zákonný zástupce povinen bezodkladně převzít dítě, případně zajistit jeho převzetí. Zákonný zástupce současně bere na vědomí, že v případě příznaků nakažlivého </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onemocnění či jiného ohrožení dalších dětí či personálu dětské skupiny je poskytovatel dle svých provozních možností a při přítomnosti pečující osoby oprávněn dítě umístit samostatně, a to až do jeho vyzvednutí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345C28CF" w14:textId="10460832" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Není-li nepřítomnost dítěte předem nahlášena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, omluví jej zákonný zástupce neprodleně telefonicky, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, mailem nebo osobně, nejpozději však do 12:00 hodin prvního dne nepřítomnosti a rovněž nezapomene odhlásit stravu na další dny, jeli to potřeba (viz</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>článek IV. odst. 4 této smlouvy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E965461" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e souhlasí s tím, že řádně omluvené dny absence dítěte mohou být využity jiným dítětem. Opětovné přihlášení na původně omluvené dny je možné jen v případě, že to umožňuje volná kapacita dětské skupiny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782FFC81" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákonný zástupce je povinen sledovat zprávy v systému </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>AES a kontrolovat zprávy od poskytovatele zaslané e-mailem či jiným způsobem. V případě potřeby je zákonný zástupce povinen potvrdit svým podpisem, že byl s novým zněním dokumentů seznámen. V případě odepření této součinnosti je poskytovatel oprávněn vypov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ědět tuto smlouvu s okamžitou účinností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F6D6F3" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA10C4F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Práva a povinnosti poskytovatele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3061F8FC" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...176 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel je povinen zajistit při poskytování služby pitný režim a stravování dle podmínek v čl. IV níže.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39999D8F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...78 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel je povinen zajistit službu v souladu se zákonnými stand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ardy kvality péče.  S Plánem výchovy a péče v dětské skupině, který zohledňuje věk dětí a jejich individuální potřeby se zákonný zástupce seznámil při podpisu této smlouvy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E51C3" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Poskytovatel se zavazuje plnit své výchovné povinnosti tak, aby při všech činnostec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>h byla zajištěna maximální ochrana zdraví, bezpečnost dítěte a jeho zdravý vývoj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D3855F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...127 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Odpovědnost poskytovatele za odložené věci se řídí obecně platnými právními předpisy. Dětská skupina neodpovídá za škodu způsobenou na odložených věcech a za ztráty cenností,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hraček apod., které nejsou nezbytné pro péči o dítě v dětské skupině.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B07E0F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...126 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel se zavazuje informovat zákonného zástupce neprodleně o všech skutečnostech týkajících se dítěte, které by mohly negativním způsobem ovlivnit jeho budoucí bezproblémový psyc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hický nebo fyzický vývoj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E0B22E" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel je povinen bezodkladně informovat zákonného zástupce o zdravotním stavu dítěte, pokud dojde v průběhu doby docházky do dětské skupiny k úrazu či zhoršení zdravotního stavu dítěte. Při výskytu příznaků onemocnění u dít</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ěte je poskytovatel povinen bezodkladně informovat zákonného zástupce dítěte a předat dítě zákonnému zástupci nebo zajistit poskytnutí zdravotních služeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F20796A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...950 lines deleted...]
-    <w:p w14:paraId="65809B3C" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990" w:rsidP="00CB28DB">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel je oprávněn jednostranně měnit vnitřní pravidla, plán výchovy a péče v DS, ceníky a dalš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>í dokumenty vydávané jednostranně poskytovatelem v souvislosti s poskytováním služeb nebo provozem DS. S provedenými změnami je poskytovatel povinen zákonného zástupce seznámit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDE7DCB" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="11D02F41" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="001174AF" w:rsidP="00CB28DB">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518CCDFB" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Zajištění stravování a pitného režimu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB19E03" w14:textId="75FFF680" w:rsidR="001174AF" w:rsidRPr="002C5BF5" w:rsidRDefault="001174AF" w:rsidP="00E9265D">
+    <w:p w14:paraId="21C6EC21" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel zajišťuje celodenní str</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>avování: dopolední svačinu, oběd, odpolední svačinu a celodenní pitný režim. Zákonný zástupce je povinen přihlásit dítě, o které je pečováno v dětské skupině, ke stravování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D6E93" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celodenní stravování zajišťuje Školní jídelna při ZŠ Gajdošova v souladu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s platnou legislativou pro mateřské školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0667ED46" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.x410gawpfy1n" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cena stravování je stanovena ceníkem poskytovaných služeb v DS, který je přílohou této smlouvy, a zahrnuje pouze náklady na potraviny. Náklady věcné a osobní kryje poskytovatel. Změna ceníku stravování se dle doho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dy smluvních stran nepovažuje za změnu vnitřních pravidel a neopravňuje tedy zákonné zástupce odstoupit od smlouvy o poskytování služby péče o dítě v dětské skupině dle § 13 odst. 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ZoDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C06512C" w14:textId="668B18E2" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odhlásit stravování lze do 12:00 předchozího dne. Oběd </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>v první den nemoci, který už</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemohl být odhlášen, je možné si vyzvednout v čase od 11.15 -12.15 hod. v DS Gaia při nahlášení této skutečnosti do 10.00 hod. daného dne referentce stravování ve školní jídelně ZŠ Gajdošova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7964EE68" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V případě mimořádného přerušení pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vozu ŠJ Gajdošova, je zákonný zástupce povinen přinést dítěti stravu vlastní na celý den pobytu dítěte v DS. O této ojedinělé situaci bude vždy v dostatečném předstihu informován. Stravné za tyto dny nebude účtováno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301AFB6D" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162C50F4" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Úhrada služeb a stravného</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2A57A3" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Služba je </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>poskytována s částečnou úhradou nákladů zákonného zástupce. Platba za služby je stanovena ceníkem poskytovaných služeb v DS, který je přílohou této smlouvy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C70EE7F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zákonný zástupce se zavazuje k úhradě úplaty za péči o dítě nejpozději do 15. dne od vystavení plat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ebních údajů, a to bezhotovostně převodem na účet prostřednictvím platebních údajů uvedených v informačním systému AES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337A2F4A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce je povinen uhradit první platbu úplaty za péči o dítě v dětské skupině za první měsíc docházky dítěte do DS nebo za je</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ho část ve výši stanovené aktuálním ceníkem na účet poskytovatele do 15 dnů od vystavení podkladů k zaplacení, nejpozději však do posledního pracovního dne před zahájením docházky. V případě, že platba nebude ve stanovené lhůtě uhrazena, tato smlouva a rez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervace místa v DS uplynutím lhůty automaticky zaniká. V případě, že dítě docházku do dětské skupiny nezahájí, platba dle tohoto ustanovení slouží jako paušální náhrada nákladů vzniklých poskytovateli rezervací místa a administrativní přípravou na docházku </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717509B7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákonný zástupce se zavazuje k úhradě stravného nejpozději do 25. dne měsíce, který předchází měsíci, ve kterém se má dítě stravovat. Platební údaje pro platbu stravování obdrží zákonný zástupce nejpozději 14 dnů před nástupem do DS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32029789" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonný zástu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pce uzavřením této smlouvy bere na vědomí, že poskytovatel čerpá ze státního rozpočtu příspěvek na provoz dětské skupiny, přičemž tento příspěvek tvoří podstatnou část nákladů nutných k provozu DS. Pokud tedy dojde z důvodů na straně zákonného zástupce k n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>epřiznání, resp. neposkytnutí příspěvku na kapacitní místo obsazené dítětem dle této smlouvy, je zákonný zástupce povinen poskytnout poskytovateli kompenzaci (smluvní pokutu) ve výši ušlého příspěvku vypočteného podle aktuálního normativu MŠMT. Zejména, ni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koli však výlučně, náleží poskytovateli kompenzace dle předchozí věty, pokud mu nebude příspěvek poskytnut z následujících důvodů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287C2588" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dítě ve dnech docházky dle této smlouvy dochází do jiné dětské skupiny, o čemž zákonný zástupce poskytovatele neinformuje, a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dojde tak k vykázání obsazenosti kapacitního místa totožným dítětem ve více dětských skupinách,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB8A62D" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zákonný zástupce fakticky ukončí docházku dítěte do DS bez řádného ukončení této smlouvy, případně ukončí docházku před skončením sjednané výpovědní doby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCBE908" w14:textId="07D3B01F" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dítě </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>je přijato k předškolnímu vzdělávání (do mateřské školy), není-li individuálně vzděláváno, přičemž je nerozhodné, zda do mateřské školy fakticky dochází či</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nikoli,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB7CC31" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dítě je přijato ke vzdělávání v přípravné třídě základní školy nebo ve třídě přípravného stu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pně základní školy speciální,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32217068" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dítě je přijato ke vzdělávání v zahraniční škole na území České republiky, ve které Ministerstvo školství, mládeže a tělovýchovy povolilo plnění povinné školní docházky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E22251" w14:textId="07204774" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kompenzace dle odstavce 5 tohoto článku náleží poskytova</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>teli zpětně za období ode dne, kdy nastala skutečnost rozhodná pro nepřiznání příspěvku na provoz, do dne řádného ukončení této smlouvy, nejméně však do dne, kdy by uplynula sjednaná výpovědní doba, pokud by byla poskytovateli doručena výpověď v den, kdy</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>poskytovatel prokazatelně dozvěděl nebo byl zákonným zástupcem prokazatelně informován o skutečnosti způsobující ztrátu nároku na příspěvek na provoz ve vztahu k příslušnému kapacitnímu místu. Kompenzace za uvedené období náleží bez ohledu na</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>to, zda v j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eho průběhu probíhá či neprobíhá faktická docházka dítěte do DS. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Povinnost uhradit poskytovateli kompenzaci se nedotýká povinnosti zákonného zástupce řádně platit úhradu za služby a další platby (stravné apod.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494B63C7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3FA7C6" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provoz dětské skupiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61145901" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provozní doba dětské skupiny je uvedena ve vnitřních pravidlech, se kterými byl zákonný zástupce před uzavřením smlouvy seznámen, jsou přístupná dálkovým způsobem na webu organizace a vyvěšeny v prostorách DS GAIA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A761CA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Běžný provoz se může v době prázdnin liš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>it na základě zájmu zákonných zástupců, a to včetně úpravy provozní doby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045F67D7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ve dnech státních svátků je dětská skupina uzavřena. O termínech případného přerušení provozu (Vánoce, prázdniny) budou zákonní zástupci informování prostřednictvím systému AES minim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">álně měsíc dopředu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1F5455" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel si vyhrazuje právo ve výjimečných případech (zejm. výpadek dodávek energií, vody apod.) přerušit krátkodobě provoz i mimo výše uvedené termíny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF327AE" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel si dále vyhrazuje právo přerušit provoz z důvodu vyšší moci, vzni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ku jiného zásahu či přijetí opatření, které nemohl provozovatel ovlivnit a v jehož důsledku je zabráněno poskytovateli pokračovat v poskytování služeb podle této smlouvy. Za takový případ vyšší moci se považuje i úřední zásah, úřední rozhodnutí vč. rozhodn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utí obecné povahy či jiné opatření, které je poskytovatel povinen respektovat, a které neumožňuje poskytování služeb v rozsahu sjednaném v této smlouvě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A462025" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Přerušení provozu kratší, než 5 pracovních dnů v řadě, nemá vliv na výši plateb za služby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4BEE6E" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VII.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F06B445" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Doba t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rvání a možnosti ukončení smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3EB1C0" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tato smlouva se uzavírá na dobu určitou od 1. 8. 2026 do 31. 8. 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53360829" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato smlouva může být ukončena dohodou smluvních stran ke sjednanému datu a při vypořádání vzájemných závazků. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE3FF02" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Obě smluvní strany jsou oprávněny tuto s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mlouvu ukončit písemnou výpovědí bez uvedení důvodu. Výpovědní doba činí tři měsíce a začíná plynout prvním dnem po doručení výpovědi druhé smluvní straně. Po celou dobu výpovědní doby má poskytovatel nárok na platbu úplaty za poskytované služby podle čl. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V odst. 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BAE210" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zákonný zástupce je dále oprávněn vypovědět smlouvu o poskytování péče o dítě s účinky ke dni doručení z důvodu nesouhlasu se změnou vnitřních pravidel nebo plánu výchovy a péče, které se dotýkají práv a povinností zákonného zástupce či obsahu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>služby, a to ve lhůtě do 30 dnů od doby, kdy byl poskytovatelem o těchto změnách informován prostřednictvím informačního systému AES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577F870F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Poskytovatel je dále oprávněn vypovědět tuto smlouvu s účinky ke dni doručení výpovědi zákonnému zástupci (bez výpovědní d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oby) z následujících důvodů:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526D1F0B" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jestliže se dítě bez omluvy nedostaví do dětské skupiny po dobu delší než pět pracovních dní,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4CC59C" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jestliže zákonný zástupce nebo dítě závažným způsobem či opakovaně porušují vnitřní pravidla a jiné závazné dokumenty pro provoz děts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ké skupiny,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F45B8A0" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jestliže ukončení docházky doporučí lékař nebo pedagogicko-psychologická poradna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C8D2DA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jestliže je zákonný zástupce déle než 30 dnů v prodlení s úhradou platby za služby, stravného nebo jiných peněžitých povinností týkajících se provozu DS,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234DD16F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pokud poskytovatel zjistí, že na straně zákonného zástupce, resp. dítěte nastala či nastane skutečnost způsobující ztrátu nároku na příspěvek na provoz ve vztahu k příslušnému kapacitnímu místu, o které zákonný zástupce poskytovatele neinformoval,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6859CD" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ve všech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> případech, kdy se v této smlouvě či ve vnitřních pravidlech uvádí, že poskytovatel je oprávněn ukončit docházku dítěte do DS s okamžitou účinností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D49FC70" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V případě, že dojde k ukončení činnosti dětské skupiny, omezení její činnosti či ukončení poskytování přísp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ěvku na provoz, je poskytovatel oprávněn vypovědět tuto smlouvu s okamžitou účinností a vrátit zákonnému zástupci platbu za nevyčerpané služby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A665557" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VIII.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E4BFCC" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Závěrečná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9EE31B" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato smlouva se řídí právním řádem České republiky, zejména </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ZoDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a občanským zákoníkem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B4F29" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...128 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tato smlouva nabývá platnosti a účinnosti dnem jejího podpisu oběma smluvními stranami a pozbývá platnosti a účinnosti dnem jejího řádného ukončení (období trvání právn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ích vztahů vzniklých ze smlouvy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2398B542" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...96 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jakékoli změny této smlouvy musí být učiněny písemně ve formě dodatků podepsaných oběma smluvními stranami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346E64E4" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...72 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato smlouva je vyhotovena ve 2 stejnopisech, z nichž každá smluvní strana obdrží 1 stejnopis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A215659" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...60 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ítěte jsou z veškerých povinností a práv dle této smlouvy zavázáni, resp. oprávněni společně a nerozdílně, a to bez ohledu, zda jsou výslovně uvedeni jako účastník této smlouvy, resp. smluvní strana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFA4DCD" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1909 lines deleted...]
-        <w:t>za nápadně nevýhodných podmínek pro kteroukoli ze smluvních stran.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smluvní strany si celý text této smlouvy přečetly, plně </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mu rozumějí a bezvýhradně s ním souhlasí. Připojením svých vlastnoručních podpisů stvrzují, že text této smlouvy věrně vyjadřuje jejich pravou, vážnou a svobodnou vůli a že smlouva není uzavírána v tísni ani za nápadně nevýhodných podmínek pro kteroukoli z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e smluvních stran.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9070" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="4535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w14:paraId="1CC2D5B1" w14:textId="77777777">
+      <w:tr w:rsidR="00E5087B" w14:paraId="75A06ADD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4606" w:type="dxa"/>
+            <w:tcW w:w="4535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="427BF89D" w14:textId="11F68B8A" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+          <w:p w14:paraId="0C879787" w14:textId="12DE206C" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidR="009916FE">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Brně </w:t>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5BF5">
-[...3 lines deleted...]
-              <w:t>dne __. _______ 202</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Brně</w:t>
             </w:r>
-            <w:r w:rsidR="00EA2B82">
-[...3 lines deleted...]
-              <w:t>_</w:t>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dne </w:t>
+            </w:r>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4606" w:type="dxa"/>
+            <w:tcW w:w="4535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FD6971" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+          <w:p w14:paraId="5206FE2A" w14:textId="68963B54" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...3 lines deleted...]
-              <w:t>V _______ dne __. _______ 202_</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V </w:t>
             </w:r>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Brně, dne ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CCD8A7" w14:textId="77777777" w:rsidR="00983A67" w:rsidRDefault="00983A67">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w14:paraId="5F03B207" w14:textId="77777777">
+      <w:tr w:rsidR="00E5087B" w14:paraId="556C0A27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4606" w:type="dxa"/>
+            <w:tcW w:w="4535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="798C9F45" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+          <w:p w14:paraId="26308537" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
-              <w:spacing w:before="360" w:after="60" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:before="360" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C70E35" w14:textId="64AC8662" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="009916FE">
+          <w:p w14:paraId="2E735C3C" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A" w:rsidP="00983A67">
             <w:pPr>
-              <w:spacing w:line="280" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Základní škola, Brno, Gajdošova 3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4978CFB6" w14:textId="0210BD26" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="009916FE">
+          <w:p w14:paraId="1AA627B1" w14:textId="48E617DD" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A" w:rsidP="00983A67">
             <w:pPr>
-              <w:spacing w:line="280" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Mgr. Rostislav Novotný, MBA, LL.M. </w:t>
             </w:r>
+            <w:r w:rsidR="00983A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ředitel školy</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4606" w:type="dxa"/>
+            <w:tcW w:w="4535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC54565" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00BC6990">
+          <w:p w14:paraId="734D661F" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A" w:rsidP="00F723DA">
             <w:pPr>
-              <w:spacing w:before="360" w:after="60" w:line="280" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="360" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D040A16" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRPr="002C5BF5" w:rsidRDefault="00F0739A">
+          <w:p w14:paraId="138AF50A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00983A67" w:rsidP="00983A67">
             <w:pPr>
-              <w:spacing w:line="280" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zákonný zástupce dítěte </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B53B5A2" w14:textId="29756DAC" w:rsidR="00983A67" w:rsidRDefault="00983A67" w:rsidP="00983A67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C5BF5">
-[...42 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jméno a příjmení: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00983A67" w14:paraId="0EEA2DA7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E51FC45" w14:textId="77777777" w:rsidR="00983A67" w:rsidRDefault="00983A67">
+            <w:pPr>
+              <w:spacing w:before="360" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A47C8AB" w14:textId="77777777" w:rsidR="00983A67" w:rsidRDefault="00983A67">
+            <w:pPr>
+              <w:spacing w:before="360" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BD18DB0" w14:textId="096DB886" w:rsidR="00654B34" w:rsidRDefault="00654B34" w:rsidP="001955E6">
-[...4 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
+    <w:p w14:paraId="01C1AAAE" w14:textId="6D7E42E0" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBD8370" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
         <w:ind w:right="332"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Příloha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6862AA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
+      <w:pPr>
         <w:ind w:right="332"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419DF1CB" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>CENÍK POSKYTOVANÝCH SLUŽEB v DS GAIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Platnost od 1. 5. 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9067" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00654B34" w14:paraId="79758872" w14:textId="77777777" w:rsidTr="00654B34">
+      <w:tr w:rsidR="00E5087B" w14:paraId="39AEF2F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A625FB2" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="6351D103" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_heading=h.ayz1kv2gjxgp" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Péče o dítě v dětské skupině</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AFDE635" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="54CC38E1" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>950 Kč / měsíc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00654B34" w14:paraId="048A02FC" w14:textId="77777777" w:rsidTr="00654B34">
+      <w:tr w:rsidR="00E5087B" w14:paraId="2E5294D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D006DBC" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="07AAF447" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dotovaná celodenní strava</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="047E8391" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="4469EA69" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70 Kč / den</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00654B34" w14:paraId="7465B77B" w14:textId="77777777" w:rsidTr="00654B34">
+      <w:tr w:rsidR="00E5087B" w14:paraId="4EB5EB01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA11E97" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="3124B5A7" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Plná cena celodenní stravy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="691F64AA" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34">
+          <w:p w14:paraId="68598E53" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>139 Kč /den</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D3CCED5" w14:textId="77777777" w:rsidR="00654B34" w:rsidRDefault="00654B34" w:rsidP="00654B34">
-[...18 lines deleted...]
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
+    <w:p w14:paraId="340571EF" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Změna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ceníku stravování se dle dohody smluvních stran nepovažuje za změnu vnitřních pravidel a neopravňuje tedy zákonné zástupce odstoupit od smlouvy o poskytování služby péče o dítě v dětské skupině dle § 13 odst. 4 zákona 247/2014 Sb. Zákon o poskytování péče </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o dítě v dětské skupině.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF0BF3B" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
+      <w:pPr>
         <w:ind w:right="332"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00654B34" w:rsidRPr="002C5BF5" w:rsidSect="001955E6">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E5087B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1418" w:bottom="1135" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23D90104" w14:textId="77777777" w:rsidR="00DA0782" w:rsidRDefault="00DA0782">
+    <w:p w14:paraId="0B8E7FF7" w14:textId="77777777" w:rsidR="00FA6C2A" w:rsidRDefault="00FA6C2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04BEE65E" w14:textId="77777777" w:rsidR="00DA0782" w:rsidRDefault="00DA0782">
+    <w:p w14:paraId="66D5DF32" w14:textId="77777777" w:rsidR="00FA6C2A" w:rsidRDefault="00FA6C2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{E1FEC707-E586-495D-8981-01B379B690DF}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{49CABA5E-5FC3-4154-B03C-A5BACF09925F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{00DF3D23-FC6B-463E-B15D-EB7F5D15A6C2}"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{6D932ED8-290E-40FE-AAD8-0A7B1C34ADE4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="758A9AF0" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRDefault="00BC6990">
+  <w:p w14:paraId="70DE5B4A" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
     <w:pPr>
-      <w:pStyle w:val="Zpat"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rStyle w:val="slostrnky"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="slostrnky"/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="slostrnky"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="slostrnky"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6166E99D" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRDefault="00BC6990">
+  <w:p w14:paraId="1D6116BA" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
     <w:pPr>
-      <w:pStyle w:val="Zpat"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A659DCE" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRDefault="00BC6990">
+  <w:p w14:paraId="2A46A64E" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
     <w:pPr>
-      <w:pStyle w:val="Zpat"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00983A67">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1763AEF2" w14:textId="77777777" w:rsidR="00BC6990" w:rsidRDefault="00BC6990">
+  <w:p w14:paraId="7366C43E" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00E5087B">
     <w:pPr>
-      <w:pStyle w:val="Zpat"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3487FB7A" w14:textId="77777777" w:rsidR="00DA0782" w:rsidRDefault="00DA0782">
+    <w:p w14:paraId="63B56A4D" w14:textId="77777777" w:rsidR="00FA6C2A" w:rsidRDefault="00FA6C2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="787F31BC" w14:textId="77777777" w:rsidR="00DA0782" w:rsidRDefault="00DA0782">
+    <w:p w14:paraId="60D3A994" w14:textId="77777777" w:rsidR="00FA6C2A" w:rsidRDefault="00FA6C2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A07D0C2" w14:textId="18B58EE8" w:rsidR="00FC26C3" w:rsidRPr="00FC26C3" w:rsidRDefault="00FC26C3" w:rsidP="00FC26C3">
+  <w:p w14:paraId="3259937B" w14:textId="77777777" w:rsidR="00E5087B" w:rsidRDefault="00FA6C2A">
     <w:pPr>
-      <w:pStyle w:val="Zhlav"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Příloha č.01 směrnice Přijímání dětí do DS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02354EA6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B0CC2572">
+    <w:nsid w:val="09342F07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B044E2C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04050019">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AB906270">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2700" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A56BEB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:nsid w:val="13C05456"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44225F9C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2700" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C6197A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B0CC2572">
+    <w:nsid w:val="3151225E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="459038F4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B0CC2572">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F1619F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A76ED9AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1346" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+        <w:ind w:left="2066" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+        <w:ind w:left="2786" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+        <w:ind w:left="3506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+        <w:ind w:left="4226" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+        <w:ind w:left="4946" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+        <w:ind w:left="5666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+        <w:ind w:left="6386" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7106" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...14 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="367B3B93"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86BC3996"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2066" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2786" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3506" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4226" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4946" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5666" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6386" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7106" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D655825"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2F26EAE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2700" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B0CC2572">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51864181"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D4679DA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04050019">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...18 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04050017">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F76DF3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0A0B59A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1346" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2066" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+        <w:ind w:left="2786" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+        <w:ind w:left="3506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+        <w:ind w:left="4226" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+        <w:ind w:left="4946" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+        <w:ind w:left="5666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+        <w:ind w:left="6386" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7106" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AED116F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="214CB826"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2700" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B077340"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C4C8950"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2700" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB4432E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF0C014E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2786" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3506" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4226" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4946" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5666" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6386" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7106" w:hanging="180"/>
-[...117 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removeDateAndTime/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00760DA1"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FC2E15"/>
+    <w:rsidRoot w:val="00E5087B"/>
+    <w:rsid w:val="00044A92"/>
+    <w:rsid w:val="0006394A"/>
+    <w:rsid w:val="000B7968"/>
+    <w:rsid w:val="00143C66"/>
+    <w:rsid w:val="001F66F4"/>
+    <w:rsid w:val="0041600C"/>
+    <w:rsid w:val="004236A7"/>
+    <w:rsid w:val="00490F51"/>
+    <w:rsid w:val="005B6D8C"/>
+    <w:rsid w:val="0068433C"/>
+    <w:rsid w:val="007D628D"/>
+    <w:rsid w:val="00983A67"/>
+    <w:rsid w:val="00B246FC"/>
+    <w:rsid w:val="00BE1E66"/>
+    <w:rsid w:val="00C830D5"/>
+    <w:rsid w:val="00D503DF"/>
+    <w:rsid w:val="00E3718C"/>
+    <w:rsid w:val="00E5087B"/>
+    <w:rsid w:val="00EC71B6"/>
+    <w:rsid w:val="00F723DA"/>
+    <w:rsid w:val="00F87586"/>
+    <w:rsid w:val="00FA6C2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="26BFB5B0"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4A960B31-945A-4BDD-8D60-E3F156D4E4A5}"/>
+  <w14:docId w14:val="29451E6F"/>
+  <w15:docId w15:val="{A6785324-C425-4DFE-B3C2-F7D1E84AD986}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="cs" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7749,2920 +5414,707 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odstavecsmlouvy">
-[...12 lines deleted...]
-    <w:uiPriority w:val="59"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zpat">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
-    <w:link w:val="ZpatChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
-  </w:style>
-[...16 lines deleted...]
-    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="nowrap">
-[...4 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normln"/>
-    <w:semiHidden/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="platne1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="light1">
-[...3 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="searchhighlight">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standardnpsmoodstavce"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006394A"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sledovanodkaz">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006394A"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...57 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2322 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi88jxWJqUD+xxsr6LyS5n7lDLl7Q==">CgMxLjAyDmgueDQxMGdhd3BmeTFuMg5oLmF5ejFrdjJnanhncDgAciExaWJMX0FzbjdubFl6ZzlUVEJEbUlKQzRFcUJnazNYYTY=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18BC5A91-47D4-47D6-BA56-E32D66E275BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2649</Words>
-  <Characters>15630</Characters>
+  <Words>2707</Words>
+  <Characters>15973</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Vzorová smlouva</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>MN Legal</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18243</CharactersWithSpaces>
+  <CharactersWithSpaces>18643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Vzorová smlouva</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>ucitel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>