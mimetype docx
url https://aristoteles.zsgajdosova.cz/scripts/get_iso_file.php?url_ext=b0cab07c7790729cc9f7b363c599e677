--- v0 (2026-08-18)
+++ v1 (2026-10-02)
@@ -28,52 +28,52 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="71DAF084" w14:textId="77777777" w:rsidR="00607A45" w:rsidRPr="00066B69" w:rsidRDefault="00607A45" w:rsidP="00607A45">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1827"/>
-        <w:gridCol w:w="5563"/>
+        <w:gridCol w:w="1828"/>
+        <w:gridCol w:w="5562"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00683DFF" w14:paraId="5656E29F" w14:textId="77777777" w:rsidTr="00A92BEF">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B62FD7E" w14:textId="77777777" w:rsidR="00683DFF" w:rsidRPr="000B2A0C" w:rsidRDefault="00683DFF" w:rsidP="0037123D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
@@ -205,154 +205,162 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A969E6E" w14:textId="77777777" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="00683DFF" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A92BEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo jednací:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F48857A" w14:textId="481D1D0E" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="00844176" w:rsidP="005C694D">
+          <w:p w14:paraId="4F48857A" w14:textId="429241E8" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="00844176" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>05.01.12</w:t>
             </w:r>
             <w:r w:rsidR="00E11D3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00E11D3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00653F81">
+            <w:r w:rsidR="00C94D21">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>507</w:t>
-[...7 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00653F81">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94D21">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD437F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C3576E8" w14:textId="77777777" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="00683DFF" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A1F771A" w14:textId="77777777" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="00683DFF" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4428EB99" w14:textId="5805B915" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="002B43E1" w:rsidP="005C694D">
+          <w:p w14:paraId="4428EB99" w14:textId="40E597D4" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="002B43E1" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Počet stran: </w:t>
             </w:r>
-            <w:r w:rsidR="00C46FC6">
+            <w:r w:rsidR="00B9151E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00683DFF" w:rsidRPr="00A92BEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70E32D89" w14:textId="7A329D58" w:rsidR="00683DFF" w:rsidRPr="00A92BEF" w:rsidRDefault="002B43E1" w:rsidP="005C694D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -393,69 +401,69 @@
           <w:p w14:paraId="7B94CD15" w14:textId="77777777" w:rsidR="00683DFF" w:rsidRPr="001A2A73" w:rsidRDefault="00683DFF" w:rsidP="005C694D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5437E0D3" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="00E12590">
+          <w:p w14:paraId="5437E0D3" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRPr="00AD437F" w:rsidRDefault="002B43E1" w:rsidP="00E12590">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="40"/>
-                <w:szCs w:val="40"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B43E1">
+            <w:r w:rsidRPr="00AD437F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="40"/>
-                <w:szCs w:val="40"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritéria pro přijetí žáků k základnímu vzdělávání </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="168CA427" w14:textId="3123B00E" w:rsidR="00683DFF" w:rsidRPr="000F5B0A" w:rsidRDefault="00E12590" w:rsidP="002B43E1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F5B0A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokument</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -479,709 +487,768 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71DAF085" w14:textId="77777777" w:rsidR="00607A45" w:rsidRPr="00D55F4A" w:rsidRDefault="00607A45" w:rsidP="00607A45">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B462C22" w14:textId="0BDC0FE0" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Škola bez ohledu na níže uvedená kritéria musí ke vzdělávání přednostně přijmout žáky ze svého spádového obvodu. Na tyto žáky se kritéria přijímání vztahují až ve chvíli, kdy by počet spádových žáků převyšoval počet volných míst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1459CB09" w14:textId="5D7B7A30" w:rsidR="00653F81" w:rsidRDefault="00653F81" w:rsidP="00844176">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="10E09DB1" w14:textId="77777777" w:rsidR="00AD437F" w:rsidRDefault="00AD437F" w:rsidP="00AD437F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E17C79B" w14:textId="77777777" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
+    <w:p w14:paraId="572BCAD1" w14:textId="1018577A" w:rsidR="0031495E" w:rsidRDefault="00844176" w:rsidP="00AD437F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ve smyslu platných právních předpisů a metodických doporučení MŠMT vydává naše škola tato závazná </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">kritéria pro přijetí žáků do </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">kritéria pro přijetí žáků </w:t>
+      </w:r>
+      <w:r w:rsidR="0031495E">
         <w:rPr>
-          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>běžných</w:t>
+        <w:t xml:space="preserve">ke vzdělávání do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prvních tříd</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>prvních tříd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11514214" w14:textId="650B6032" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
+    <w:p w14:paraId="5D188F87" w14:textId="56957E9A" w:rsidR="0031495E" w:rsidRDefault="001B4DFA" w:rsidP="00844176">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Přednostně budou přijímáni žáci, kteří budou mít na naší škole k datu 1.9. kalendářního roku</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ve kterém se koná zápis sourozence. Na pořadí těchto žáků má vliv i počet sourozenců (žáci s větším počtem sourozenců mají přednost před žáky s menším počtem sourozenců)</w:t>
+        <w:t>Žák má k 1.9. kalendářního roku, ve kterém se koná zápis, na škole sourozence – 2 body + 1 bod za každého dalšího sourozence na škole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7560B8A7" w14:textId="77777777" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
+    <w:p w14:paraId="36E44D72" w14:textId="54E6C7B9" w:rsidR="001B4DFA" w:rsidRDefault="001B4DFA" w:rsidP="00844176">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>V případě rovnosti pořadí, rozhodne o přijetí žáků los. Losování proběhne za přítomnosti zástupce školské rady, zástupce zřizovatele a ředitele školy.</w:t>
+        <w:t xml:space="preserve">Žák absolvoval naše edukativní programy pro předškoláky (Pohádková škola, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klubík</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Montessori):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A98D223" w14:textId="77777777" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
+    <w:p w14:paraId="3488E3BE" w14:textId="09249E7A" w:rsidR="001B4DFA" w:rsidRDefault="001B4DFA" w:rsidP="001B4DFA">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>S </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA126B">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0% účastí – 2 body</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687B0197" w14:textId="5E4523DF" w:rsidR="001B4DFA" w:rsidRDefault="001B4DFA" w:rsidP="001B4DFA">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alespoň se </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA126B">
+        <w:t>65</w:t>
+      </w:r>
+      <w:r>
+        <w:t>% účastí – 1 bod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0B0E49" w14:textId="6C2FD68A" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00844176">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Absolvované vzdělávání zákonného zástupce žáka v pedagogickém směru Montessori v rozsahu nejméně 16 hodin (doloženo diplomem případně certifikátem – zákonný zástupce prokáže originálem předloženým v den konání zápisu) - 1 bod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7560B8A7" w14:textId="0425E691" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">V případě rovnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4DFA">
+        <w:t>počtu bodů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4DFA">
+        <w:t xml:space="preserve"> který bude pro přijetí hraniční, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rozhodne o </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4DFA">
+        <w:t xml:space="preserve">konečném pořadí žáků </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los. Losování proběhne za přítomnosti zástupce školské rady, zástupce zřizovatele a ředitele školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A98D223" w14:textId="7EC1DFAA" w:rsidR="00844176" w:rsidRDefault="00844176" w:rsidP="00844176">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Neformální část zápisu NENÍ hodnotícím kritériem pro přijetí/nepřijetí do běžných tříd.</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Neformální část zápisu NENÍ hodnotícím kritériem pro přijetí/nepřijetí </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">kritéria pro zařazení žáků do prvních tříd s alternativní výukou </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>k základnímu vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7C4F">
         <w:rPr>
-          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Montessori</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28469B72" w14:textId="289B456E" w:rsidR="00B57F44" w:rsidRPr="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="00182F58">
-[...10 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="05019CFE" w14:textId="77777777" w:rsidR="00AD437F" w:rsidRDefault="00AD437F" w:rsidP="002F7C4F">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9B8FD4" w14:textId="140E55E3" w:rsidR="00B9151E" w:rsidRPr="00B9151E" w:rsidRDefault="00E65D77" w:rsidP="002F7C4F">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57F44">
+      <w:r>
+        <w:t xml:space="preserve">Žáci ZŠ Gajdošova se vyučují podle jednotného Školního vzdělávacího programu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aperta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, který v sobě zahrnuje prvky pedagogiky Montessori ve všech třídách. V jedné třídě v ročníku je podíl metod Montessori pedagogiky posílen a nazýváme ji „Montessori třídou“. Pokud je žák přijat ke vzdělávání na ZŠ Gajdošova a projeví o vzdělávání v této třídě zájem, o jeho zařazení do třídy rozhoduje v souladu s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">165 odst. 1 písmeno a) zákona </w:t>
+      </w:r>
+      <w:r w:rsidR="005E39B8">
+        <w:t xml:space="preserve">561/2004 Sb. o </w:t>
+      </w:r>
+      <w:r w:rsidR="005E39B8" w:rsidRPr="005E39B8">
+        <w:t>předškolním, základním, středním, vyšším odborném a jiném vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidR="005E39B8">
+        <w:t xml:space="preserve"> ředitel školy. Pokud bude zájem o takovou třídu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E39B8">
+        <w:t>vy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidR="005E39B8">
+        <w:t>ší,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E39B8">
+        <w:t xml:space="preserve"> než umožňuje kapacita školy, bude ředitel postupovat při zařazení do třídy Montessori podle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Potenciál a připravenost dítěte potřebná pro úspěšné vzdělávání podle ŠVP Montessori – až 10 bodů</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>otenciál</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a připravenost</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dítěte potřebn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>ého</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro úspěšné vzdělávání </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>s převahou prvků Montessori pedagogiky</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>programu pro předškoláky organizovaným školou (</w:t>
+        <w:t>Potenciál a připravenost dítěte bude hodnocen zkušenými pedagogy v rámci účasti na edukativním programu pro předškoláky organizovaným školou (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B57F44">
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Klubík</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B57F44">
+      <w:r w:rsidR="00B9151E" w:rsidRPr="00B9151E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Montessori) následovně:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADD6EED" w14:textId="77777777" w:rsidR="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="00413206">
+    <w:p w14:paraId="05A8E532" w14:textId="77777777" w:rsidR="00AD437F" w:rsidRDefault="00AD437F" w:rsidP="00AD437F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E9BBBD" w14:textId="29F0603E" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dítě reaguje na pokyny učitele (až 2 body)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E398BC3" w14:textId="77777777" w:rsidR="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="009A032F">
+    <w:p w14:paraId="48D42816" w14:textId="77777777" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dítě se vhodně chová k ostatním dětem (až 2 body)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CFC802" w14:textId="77777777" w:rsidR="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="00EA754C">
+    <w:p w14:paraId="0E12B973" w14:textId="77777777" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dítě se zapojuje do vzdělávací činnosti, dokáže sledovat krátký výklad a zapojit se do návazné práce (až 2 body)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0BAFA9" w14:textId="0799C8EC" w:rsidR="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="0041195F">
+    <w:p w14:paraId="7F612200" w14:textId="77777777" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">dítě je samo schopno vybrat si z nabízených pomůcek a v klidu s pomůckou pracovat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>(až 2 body)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2229C1F7" w14:textId="66A081E7" w:rsidR="00B57F44" w:rsidRPr="00B57F44" w:rsidRDefault="00B57F44" w:rsidP="0041195F">
+    <w:p w14:paraId="4C62672A" w14:textId="77777777" w:rsidR="00B9151E" w:rsidRPr="00B57F44" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57F44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dítě je samostatné (až 2 body)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CADF561" w14:textId="2F24F1E2" w:rsidR="00844176" w:rsidRDefault="00B57F44" w:rsidP="00B57F44">
+    <w:p w14:paraId="761C9830" w14:textId="3D209AC5" w:rsidR="00B9151E" w:rsidRDefault="00B9151E" w:rsidP="00B9151E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Pro zajištění objektivity hodnocení budou body vypočítány jako průměr bodů udělených dítěti nejpozději po 2., 4. a 6. setkání</w:t>
-[...20 lines deleted...]
-        <w:br/>
+        <w:lastRenderedPageBreak/>
         <w:t>Minimální účast nutná pro absolvování edukativního programu a získání podkladů pro hodnocení potenciálu dítěte jsou 4 ze 6 setkání.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F26D4C4" w14:textId="77777777" w:rsidR="001A5FF3" w:rsidRDefault="001A5FF3" w:rsidP="001A5FF3">
-[...60 lines deleted...]
-    <w:p w14:paraId="3EE58ABD" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
+    <w:p w14:paraId="5CCFBBCE" w14:textId="0B885A64" w:rsidR="005E39B8" w:rsidRDefault="005E39B8" w:rsidP="00E65D77"/>
+    <w:p w14:paraId="09007716" w14:textId="77777777" w:rsidR="00B9151E" w:rsidRPr="00E65D77" w:rsidRDefault="00B9151E" w:rsidP="00E65D77"/>
+    <w:p w14:paraId="72B91C7D" w14:textId="77777777" w:rsidR="00C94D21" w:rsidRDefault="00C94D21" w:rsidP="002B43E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07084C54" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
+    <w:p w14:paraId="675FD972" w14:textId="3BD39A2E" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="00844176" w:rsidP="002B43E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V Brně dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD437F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="002B43E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002B43E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="675FD972" w14:textId="43DB0FA6" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="00844176" w:rsidP="002B43E1">
+    <w:p w14:paraId="6325CE24" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6325CE24" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
+    <w:p w14:paraId="3C623237" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C623237" w14:textId="77777777" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
+    <w:p w14:paraId="1E2D3A7B" w14:textId="2ADCE265" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002B43E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mgr. Rostislav Novotný</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, MBA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94D21">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, LL.M.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E2D3A7B" w14:textId="52A7E9F7" w:rsidR="002B43E1" w:rsidRPr="002B43E1" w:rsidRDefault="002B43E1" w:rsidP="002B43E1">
+    <w:p w14:paraId="71DAF08A" w14:textId="3587EAE1" w:rsidR="008A7E08" w:rsidRDefault="002B43E1" w:rsidP="00607A45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B43E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mgr. Rostislav Novotný</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ředitel školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DAF08A" w14:textId="3587EAE1" w:rsidR="008A7E08" w:rsidRDefault="002B43E1" w:rsidP="00607A45">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="008A7E08" w:rsidSect="00AB7FEF">
+    <w:sectPr w:rsidR="008A7E08" w:rsidSect="00AD437F">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1418" w:bottom="680" w:left="1418" w:header="510" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="680" w:left="1418" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26438DD1" w14:textId="77777777" w:rsidR="00097059" w:rsidRDefault="00097059" w:rsidP="00881D91">
+    <w:p w14:paraId="2940B2AB" w14:textId="77777777" w:rsidR="007F47B2" w:rsidRDefault="007F47B2" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B51C28" w14:textId="77777777" w:rsidR="00097059" w:rsidRDefault="00097059" w:rsidP="00881D91">
+    <w:p w14:paraId="22E46B37" w14:textId="77777777" w:rsidR="007F47B2" w:rsidRDefault="007F47B2" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
@@ -1457,61 +1524,61 @@
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="71DAF0CD" w14:textId="77777777" w:rsidR="0026398E" w:rsidRPr="008A7E08" w:rsidRDefault="008A7E08">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Název dokumentu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FA01B09" w14:textId="77777777" w:rsidR="00097059" w:rsidRDefault="00097059" w:rsidP="00881D91">
+    <w:p w14:paraId="2F23686C" w14:textId="77777777" w:rsidR="007F47B2" w:rsidRDefault="007F47B2" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6716CD5C" w14:textId="77777777" w:rsidR="00097059" w:rsidRDefault="00097059" w:rsidP="00881D91">
+    <w:p w14:paraId="7DBE0EAA" w14:textId="77777777" w:rsidR="007F47B2" w:rsidRDefault="007F47B2" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="71DAF0BB" w14:textId="77777777" w:rsidR="00BA7808" w:rsidRPr="00F436CE" w:rsidRDefault="00BA7808" w:rsidP="0026398E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -3099,51 +3166,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D230D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2CC29E0"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -3653,51 +3720,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ai2yRKHUNl112f2yKjSKIxEEqSJ0C3ZRgWMFezf8JelpLKJFgLLwEYi9a4QunPIn4EPffYw5/q5RBo7npesKUg==" w:salt="UPV8CuPM+t5MGWJmZYBqbA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTUxsjSxNLAwMDA3NjNS0lEKTi0uzszPAykwrAUA2pIs8CwAAAA="/>
@@ -3710,266 +3777,281 @@
     <w:rsid w:val="00037DA2"/>
     <w:rsid w:val="00043AF3"/>
     <w:rsid w:val="00044A9F"/>
     <w:rsid w:val="000513B4"/>
     <w:rsid w:val="00054EAB"/>
     <w:rsid w:val="00055F17"/>
     <w:rsid w:val="00066B69"/>
     <w:rsid w:val="00067956"/>
     <w:rsid w:val="00070626"/>
     <w:rsid w:val="00097059"/>
     <w:rsid w:val="000A6D3B"/>
     <w:rsid w:val="000C0B41"/>
     <w:rsid w:val="000C0D96"/>
     <w:rsid w:val="000C541C"/>
     <w:rsid w:val="000D43E8"/>
     <w:rsid w:val="000F5B0A"/>
     <w:rsid w:val="00114072"/>
     <w:rsid w:val="00140ACD"/>
     <w:rsid w:val="00146CA7"/>
     <w:rsid w:val="00153229"/>
     <w:rsid w:val="00154166"/>
     <w:rsid w:val="00177C73"/>
     <w:rsid w:val="00186EC9"/>
     <w:rsid w:val="001A41B2"/>
     <w:rsid w:val="001A5FF3"/>
+    <w:rsid w:val="001B4DFA"/>
     <w:rsid w:val="001B625B"/>
     <w:rsid w:val="001C2BA5"/>
     <w:rsid w:val="001D5935"/>
     <w:rsid w:val="001E33E0"/>
     <w:rsid w:val="001E5147"/>
     <w:rsid w:val="002000C4"/>
     <w:rsid w:val="0020585D"/>
     <w:rsid w:val="00214B70"/>
     <w:rsid w:val="002169FC"/>
     <w:rsid w:val="00222BF6"/>
     <w:rsid w:val="00233081"/>
     <w:rsid w:val="002426E7"/>
     <w:rsid w:val="002434F8"/>
     <w:rsid w:val="00250F1E"/>
     <w:rsid w:val="002528B6"/>
     <w:rsid w:val="0025562C"/>
     <w:rsid w:val="00256748"/>
     <w:rsid w:val="0026398E"/>
     <w:rsid w:val="00281812"/>
     <w:rsid w:val="00283D90"/>
     <w:rsid w:val="00286722"/>
     <w:rsid w:val="00293348"/>
     <w:rsid w:val="00294682"/>
     <w:rsid w:val="00295D09"/>
     <w:rsid w:val="002B0667"/>
     <w:rsid w:val="002B43E1"/>
     <w:rsid w:val="002C2026"/>
     <w:rsid w:val="002C3518"/>
     <w:rsid w:val="002C6BA0"/>
     <w:rsid w:val="002C6D66"/>
     <w:rsid w:val="002E1827"/>
+    <w:rsid w:val="002F7C4F"/>
+    <w:rsid w:val="0031495E"/>
     <w:rsid w:val="003151C9"/>
     <w:rsid w:val="00315A0B"/>
     <w:rsid w:val="00325231"/>
     <w:rsid w:val="00354865"/>
     <w:rsid w:val="0036554F"/>
     <w:rsid w:val="0037123D"/>
     <w:rsid w:val="00385B21"/>
     <w:rsid w:val="00390B06"/>
     <w:rsid w:val="0039736A"/>
     <w:rsid w:val="003C0BD2"/>
     <w:rsid w:val="003C1DA1"/>
     <w:rsid w:val="003C67C2"/>
     <w:rsid w:val="003C7DD6"/>
     <w:rsid w:val="003E19D5"/>
     <w:rsid w:val="003E65EB"/>
     <w:rsid w:val="00421C0A"/>
     <w:rsid w:val="00435788"/>
     <w:rsid w:val="0044635F"/>
     <w:rsid w:val="00451925"/>
     <w:rsid w:val="00454B51"/>
     <w:rsid w:val="00460FC4"/>
     <w:rsid w:val="004620D3"/>
     <w:rsid w:val="004750B6"/>
     <w:rsid w:val="00497957"/>
     <w:rsid w:val="004A214F"/>
     <w:rsid w:val="004B1C6C"/>
     <w:rsid w:val="004B5E4E"/>
     <w:rsid w:val="004C6EB2"/>
     <w:rsid w:val="004D5E1A"/>
     <w:rsid w:val="004D6945"/>
     <w:rsid w:val="004E64A3"/>
     <w:rsid w:val="004E6F04"/>
     <w:rsid w:val="004E71FD"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005072C8"/>
     <w:rsid w:val="00522622"/>
     <w:rsid w:val="00522CF8"/>
     <w:rsid w:val="005377A5"/>
     <w:rsid w:val="005431A1"/>
     <w:rsid w:val="00572C9C"/>
     <w:rsid w:val="005850E6"/>
     <w:rsid w:val="005A2FD6"/>
     <w:rsid w:val="005C41EE"/>
+    <w:rsid w:val="005E39B8"/>
     <w:rsid w:val="005E49E0"/>
     <w:rsid w:val="005E74D0"/>
     <w:rsid w:val="005F53DD"/>
     <w:rsid w:val="005F5F57"/>
     <w:rsid w:val="00607A45"/>
     <w:rsid w:val="0061465C"/>
     <w:rsid w:val="0062155F"/>
     <w:rsid w:val="00646F94"/>
     <w:rsid w:val="00650A43"/>
     <w:rsid w:val="00653F81"/>
     <w:rsid w:val="00664341"/>
     <w:rsid w:val="0066698B"/>
     <w:rsid w:val="00672E6C"/>
     <w:rsid w:val="0067652D"/>
     <w:rsid w:val="00683DFF"/>
     <w:rsid w:val="00687978"/>
     <w:rsid w:val="00691079"/>
     <w:rsid w:val="006A1EB2"/>
     <w:rsid w:val="006A28B9"/>
     <w:rsid w:val="006A331C"/>
     <w:rsid w:val="006A61CA"/>
     <w:rsid w:val="006B1CF7"/>
     <w:rsid w:val="006B4F4C"/>
     <w:rsid w:val="006C3392"/>
     <w:rsid w:val="006C3805"/>
     <w:rsid w:val="006D2556"/>
     <w:rsid w:val="006F299B"/>
     <w:rsid w:val="007246BA"/>
     <w:rsid w:val="0072482D"/>
     <w:rsid w:val="00756307"/>
     <w:rsid w:val="00763A6D"/>
+    <w:rsid w:val="0076677B"/>
     <w:rsid w:val="007C2B67"/>
     <w:rsid w:val="007D595F"/>
     <w:rsid w:val="007E0147"/>
+    <w:rsid w:val="007F47B2"/>
     <w:rsid w:val="00837312"/>
     <w:rsid w:val="00844176"/>
     <w:rsid w:val="00851596"/>
     <w:rsid w:val="00873B4D"/>
     <w:rsid w:val="00874C09"/>
     <w:rsid w:val="00877FD4"/>
     <w:rsid w:val="00881D91"/>
     <w:rsid w:val="008A7E08"/>
     <w:rsid w:val="008B1AB5"/>
     <w:rsid w:val="008C029E"/>
     <w:rsid w:val="008D24E7"/>
     <w:rsid w:val="008D2B35"/>
     <w:rsid w:val="008E156C"/>
     <w:rsid w:val="00900788"/>
     <w:rsid w:val="00916841"/>
     <w:rsid w:val="00947D91"/>
     <w:rsid w:val="00956769"/>
     <w:rsid w:val="00957124"/>
     <w:rsid w:val="00961656"/>
     <w:rsid w:val="0096399F"/>
     <w:rsid w:val="00965E83"/>
     <w:rsid w:val="0099316A"/>
     <w:rsid w:val="009C3089"/>
     <w:rsid w:val="009F0C87"/>
     <w:rsid w:val="009F7ADF"/>
     <w:rsid w:val="00A10825"/>
     <w:rsid w:val="00A21D5B"/>
     <w:rsid w:val="00A25AD1"/>
     <w:rsid w:val="00A25FAD"/>
     <w:rsid w:val="00A272E5"/>
     <w:rsid w:val="00A30FF9"/>
     <w:rsid w:val="00A32344"/>
     <w:rsid w:val="00A34766"/>
     <w:rsid w:val="00A35C4A"/>
     <w:rsid w:val="00A57A32"/>
     <w:rsid w:val="00A80DA2"/>
     <w:rsid w:val="00A92BEF"/>
     <w:rsid w:val="00A96139"/>
     <w:rsid w:val="00A966C1"/>
     <w:rsid w:val="00AA0CB0"/>
     <w:rsid w:val="00AA1F88"/>
     <w:rsid w:val="00AB7FEF"/>
     <w:rsid w:val="00AD078D"/>
     <w:rsid w:val="00AD3039"/>
     <w:rsid w:val="00AD362B"/>
+    <w:rsid w:val="00AD437F"/>
     <w:rsid w:val="00AE3DE1"/>
     <w:rsid w:val="00B0065F"/>
     <w:rsid w:val="00B06F6D"/>
     <w:rsid w:val="00B134FC"/>
     <w:rsid w:val="00B17733"/>
     <w:rsid w:val="00B41D5A"/>
     <w:rsid w:val="00B43976"/>
     <w:rsid w:val="00B51BD8"/>
     <w:rsid w:val="00B567D0"/>
     <w:rsid w:val="00B57F44"/>
     <w:rsid w:val="00B6711F"/>
+    <w:rsid w:val="00B9151E"/>
+    <w:rsid w:val="00BA126B"/>
+    <w:rsid w:val="00BA1CC5"/>
     <w:rsid w:val="00BA7808"/>
     <w:rsid w:val="00C1796C"/>
     <w:rsid w:val="00C24CAB"/>
     <w:rsid w:val="00C346D5"/>
     <w:rsid w:val="00C46FC6"/>
     <w:rsid w:val="00C672A9"/>
     <w:rsid w:val="00C869F5"/>
     <w:rsid w:val="00C87F0C"/>
+    <w:rsid w:val="00C94D21"/>
     <w:rsid w:val="00CA3BBD"/>
+    <w:rsid w:val="00CC60A2"/>
     <w:rsid w:val="00CD5640"/>
     <w:rsid w:val="00CD5AF9"/>
     <w:rsid w:val="00CE1480"/>
     <w:rsid w:val="00CE2A44"/>
     <w:rsid w:val="00D11941"/>
     <w:rsid w:val="00D24610"/>
     <w:rsid w:val="00D405C9"/>
     <w:rsid w:val="00D43F55"/>
     <w:rsid w:val="00D51542"/>
     <w:rsid w:val="00D51C4E"/>
     <w:rsid w:val="00D6576B"/>
     <w:rsid w:val="00DB0E0E"/>
     <w:rsid w:val="00DC61EC"/>
     <w:rsid w:val="00DC6521"/>
     <w:rsid w:val="00DD3B61"/>
     <w:rsid w:val="00DE379C"/>
     <w:rsid w:val="00E11D3D"/>
     <w:rsid w:val="00E12037"/>
     <w:rsid w:val="00E12590"/>
     <w:rsid w:val="00E22612"/>
     <w:rsid w:val="00E22A66"/>
     <w:rsid w:val="00E258E7"/>
     <w:rsid w:val="00E43204"/>
     <w:rsid w:val="00E538CA"/>
     <w:rsid w:val="00E61B3D"/>
+    <w:rsid w:val="00E65D77"/>
     <w:rsid w:val="00E7066F"/>
     <w:rsid w:val="00E70E34"/>
     <w:rsid w:val="00E84774"/>
     <w:rsid w:val="00EB222F"/>
     <w:rsid w:val="00EC162F"/>
     <w:rsid w:val="00EC4BA5"/>
     <w:rsid w:val="00ED3197"/>
     <w:rsid w:val="00ED7397"/>
     <w:rsid w:val="00EE0197"/>
+    <w:rsid w:val="00EE2799"/>
     <w:rsid w:val="00EF0F2B"/>
     <w:rsid w:val="00F21517"/>
     <w:rsid w:val="00F32093"/>
     <w:rsid w:val="00F436CE"/>
     <w:rsid w:val="00F60963"/>
     <w:rsid w:val="00F643DE"/>
     <w:rsid w:val="00F71B7A"/>
     <w:rsid w:val="00F75CB6"/>
     <w:rsid w:val="00F77791"/>
+    <w:rsid w:val="00F90433"/>
     <w:rsid w:val="00F92CF0"/>
     <w:rsid w:val="00FA6F85"/>
     <w:rsid w:val="00FB0D59"/>
     <w:rsid w:val="00FB28B6"/>
     <w:rsid w:val="00FB546E"/>
     <w:rsid w:val="00FB6278"/>
     <w:rsid w:val="00FC019B"/>
     <w:rsid w:val="00FC6F12"/>
     <w:rsid w:val="00FF4C6B"/>
     <w:rsid w:val="00FF6173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
@@ -5363,67 +5445,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D9AAC3-BDCC-42AB-ACE0-7909EB08ACA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>dokument_color4</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2684</Characters>
+  <Pages>2</Pages>
+  <Words>415</Words>
+  <Characters>2452</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>6</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3132</CharactersWithSpaces>
+  <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivana Vitámvásová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>