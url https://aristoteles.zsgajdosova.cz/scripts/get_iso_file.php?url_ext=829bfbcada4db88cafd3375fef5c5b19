--- v0 (2026-07-13)
+++ v1 (2026-08-27)
@@ -217,106 +217,106 @@
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4220EE52" w14:textId="77777777" w:rsidR="003B3CE3" w:rsidRPr="002433D5" w:rsidRDefault="003B3CE3" w:rsidP="007F3F6E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002433D5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Číslo jednací:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04638D6B" w14:textId="1C893B9C" w:rsidR="003B3CE3" w:rsidRDefault="00931243" w:rsidP="007F3F6E">
+          <w:p w14:paraId="04638D6B" w14:textId="03575E0F" w:rsidR="003B3CE3" w:rsidRDefault="00931243" w:rsidP="007F3F6E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931243">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.01</w:t>
             </w:r>
             <w:r w:rsidR="00FB3D8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00931243">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00FB3D8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00DB1C96">
+            <w:r w:rsidR="008804CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00931243">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00DB1C96">
+            <w:r w:rsidR="008804CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00586ADD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A34FC3D" w14:textId="77777777" w:rsidR="003B3CE3" w:rsidRPr="002433D5" w:rsidRDefault="003B3CE3" w:rsidP="007F3F6E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002433D5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Počet stran:  </w:t>
             </w:r>
             <w:r w:rsidR="00931243">
@@ -371,868 +371,1574 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ceník stravného</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-866" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2259"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2260"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="1879"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005570AA" w14:paraId="2356CEB8" w14:textId="77777777" w:rsidTr="00DD639E">
-[...2 lines deleted...]
-            <w:tcW w:w="2259" w:type="dxa"/>
+      <w:tr w:rsidR="008804CA" w14:paraId="47B8E4C9" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B672032" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+          <w:p w14:paraId="4BF8025C" w14:textId="77777777" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="00144041">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E4B0AE2" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047F522D" w14:textId="53E54569" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="2FED6F72" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dětská skupina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A107E7" w14:textId="18FA7364" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:tcW w:w="2260" w:type="dxa"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Základní škola</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804CA" w14:paraId="2356CEB8" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42D93F1B" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+          <w:p w14:paraId="4B672032" w14:textId="77777777" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="00144041">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00144041">
-[...15 lines deleted...]
-          <w:p w14:paraId="54452F80" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A96394" w14:textId="0D502021" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="7D3C265A" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FB3D8D">
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Věk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3 – 6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4B0AE2" w14:textId="7F8BCFA2" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kč</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="07983745" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FB3D8D">
+              <w:t xml:space="preserve">věk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7 – 10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FED6F72" w14:textId="602FD4F9" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">věk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kč</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="758D0D2F" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FB3D8D">
+              <w:t xml:space="preserve"> 14</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D93F1B" w14:textId="77777777" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kč</w:t>
+              <w:t>věk 15 - 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005570AA" w14:paraId="6A951292" w14:textId="77777777" w:rsidTr="00DD639E">
-[...2 lines deleted...]
-            <w:tcW w:w="2259" w:type="dxa"/>
+      <w:tr w:rsidR="0057553F" w14:paraId="3F3FA9FA" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0868B6DD" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+          <w:p w14:paraId="54452F80" w14:textId="65D49EC0" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="00144041">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>dotovaný oběd</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="343BE400" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="005570AA">
+              <w:t>vačina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0057553F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(komerční režim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF2808B" w14:textId="00800552" w:rsidR="0057553F" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>39</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="78A691D0" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FA1E7F">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3C265A" w14:textId="4A5DE3A1" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2934D326" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FA1E7F">
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07983745" w14:textId="77777777" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-          <w:p w14:paraId="73F66CF6" w14:textId="77777777" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00144041">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758D0D2F" w14:textId="77777777" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>plná cena oběda</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2260" w:type="dxa"/>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057553F" w14:paraId="6A951292" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBF1838" w14:textId="4E3A613F" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="0044666C" w:rsidP="00FA1E7F">
+          <w:p w14:paraId="0868B6DD" w14:textId="77777777" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="00144041">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-          <w:p w14:paraId="71110A1C" w14:textId="567355EB" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="0044666C" w:rsidP="00FA1E7F">
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dotovaný oběd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335C83A2" w14:textId="4CF58B50" w:rsidR="0057553F" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>93</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="35BDD859" w14:textId="121D33BD" w:rsidR="005570AA" w:rsidRPr="00144041" w:rsidRDefault="005570AA" w:rsidP="00FA1E7F">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343BE400" w14:textId="0839FAF0" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...6 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00144041">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A691D0" w14:textId="77777777" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2934D326" w14:textId="77777777" w:rsidR="0057553F" w:rsidRPr="00144041" w:rsidRDefault="0057553F" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804CA" w14:paraId="34427B95" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30340A77" w14:textId="1ABF967A" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="008804CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>plná cena oběda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578254F7" w14:textId="42FC90E0" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E026A7D" w14:textId="6E4EB0F2" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBC0051" w14:textId="5BE7305E" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30652B7F" w14:textId="4F377B1C" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00144041">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804CA" w14:paraId="1185081A" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A372D8A" w14:textId="18975A16" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="008804CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dotované celodenní stravování </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057553F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(2x svačina + oběd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DAF670" w14:textId="4AC57916" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>70 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="082D0D0B" w14:textId="14C31F1B" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A171E" w14:textId="1C8D07AF" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7235B59C" w14:textId="696C72E1" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804CA" w14:paraId="4F2191B1" w14:textId="77777777" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F66CF6" w14:textId="4E9A3872" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="008804CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">celodenní stravování – plná cena </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0057553F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(2x svačina + oběd)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E6682E" w14:textId="3BC2C9FA" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>139 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBF1838" w14:textId="16A6B91D" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71110A1C" w14:textId="15184596" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BDD859" w14:textId="5F3239DF" w:rsidR="008804CA" w:rsidRPr="00144041" w:rsidRDefault="008804CA" w:rsidP="001319A6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55DF1874" w14:textId="083DFE53" w:rsidR="00931243" w:rsidRPr="00DB1C96" w:rsidRDefault="00DB1C96" w:rsidP="00931243">
+    <w:p w14:paraId="55DF1874" w14:textId="1075AD75" w:rsidR="00931243" w:rsidRPr="00DB1C96" w:rsidRDefault="00DB1C96" w:rsidP="008804CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-567" w:right="-711"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1C96">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Cena dotovaného oběda a plná cena oběda jsou v případě dietního stravování s výjimkou diabetické diety </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o 2 Kč vyšší</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1C96">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="0025308F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cena dietního celodenního stravování v DS je s výjimkou diabetické diety o 23Kč vyšší. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AB9FC38" w14:textId="77777777" w:rsidR="00931243" w:rsidRPr="0048074C" w:rsidRDefault="00931243" w:rsidP="0048074C">
+    <w:p w14:paraId="6AB9FC38" w14:textId="08F557B7" w:rsidR="00931243" w:rsidRPr="0048074C" w:rsidRDefault="00931243" w:rsidP="008804CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="480"/>
+        <w:ind w:left="-567" w:right="-711"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pro zařazení strávníka do věkové kategorie je rozhodující, jakého věku strávník dosáhne v průběhu aktuálně navštěvovaného školního roku. Školní rok končí </w:t>
+        <w:t xml:space="preserve">Pro zařazení strávníka do věkové kategorie je rozhodující, jakého věku strávník dosáhne v průběhu aktuálně navštěvovaného školního roku </w:t>
+      </w:r>
+      <w:r w:rsidR="008804CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048074C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kolní rok končí </w:t>
       </w:r>
       <w:r w:rsidR="00DD639E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vždy </w:t>
       </w:r>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>až 31. 8.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="008804CA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32963463" w14:textId="77777777" w:rsidR="00CF245E" w:rsidRDefault="00CF245E" w:rsidP="0048074C">
+    <w:p w14:paraId="00BF54BB" w14:textId="1B12CF9C" w:rsidR="008804CA" w:rsidRPr="001319A6" w:rsidRDefault="001319A6" w:rsidP="001319A6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001319A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cizí strávníci:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5087"/>
+        <w:gridCol w:w="4520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001319A6" w:rsidRPr="001319A6" w14:paraId="182CEFC5" w14:textId="005C589B" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5097" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="222FA07F" w14:textId="465D0333" w:rsidR="001319A6" w:rsidRPr="001319A6" w:rsidRDefault="001319A6" w:rsidP="001319A6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001319A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cena oběda pro cizího strávníka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BFD1C7" w14:textId="73854E10" w:rsidR="001319A6" w:rsidRPr="001319A6" w:rsidRDefault="001319A6" w:rsidP="001319A6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>115 Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001319A6" w:rsidRPr="001319A6" w14:paraId="3A5028BB" w14:textId="66DFA439" w:rsidTr="001319A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5097" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF724EC" w14:textId="1B26C470" w:rsidR="001319A6" w:rsidRPr="001319A6" w:rsidRDefault="0025308F" w:rsidP="001319A6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cena oběda </w:t>
+            </w:r>
+            <w:r w:rsidR="001319A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001319A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>menuboxu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CABFA59" w14:textId="11519899" w:rsidR="001319A6" w:rsidRPr="001319A6" w:rsidRDefault="0025308F" w:rsidP="001319A6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+            <w:r w:rsidR="001319A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C3757B9" w14:textId="77777777" w:rsidR="008804CA" w:rsidRDefault="008804CA" w:rsidP="0048074C">
       <w:pPr>
         <w:spacing w:after="1080"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C0DE7A0" w14:textId="1221575B" w:rsidR="00990759" w:rsidRPr="0048074C" w:rsidRDefault="00990759" w:rsidP="0048074C">
+    <w:p w14:paraId="7C0DE7A0" w14:textId="3EB508F8" w:rsidR="00990759" w:rsidRPr="0048074C" w:rsidRDefault="00990759" w:rsidP="0048074C">
       <w:pPr>
         <w:spacing w:after="1080"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V Brně dne </w:t>
       </w:r>
       <w:r w:rsidR="00586ADD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00586ADD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C96">
+      <w:r w:rsidR="008804CA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00586ADD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00FB3D8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1C96">
+      <w:r w:rsidR="008804CA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BEBEC" w14:textId="03042129" w:rsidR="00990759" w:rsidRPr="0048074C" w:rsidRDefault="00990759" w:rsidP="00990759">
+    <w:p w14:paraId="3C7BEBEC" w14:textId="634BE387" w:rsidR="00990759" w:rsidRPr="0048074C" w:rsidRDefault="00990759" w:rsidP="00990759">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mgr. Rostislav Novotný</w:t>
       </w:r>
       <w:r w:rsidR="00DB1C96">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, MBA</w:t>
+      </w:r>
+      <w:r w:rsidR="008804CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, LL.M.</w:t>
       </w:r>
       <w:r w:rsidRPr="0048074C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>ředitel školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00990759" w:rsidRPr="0048074C" w:rsidSect="00931243">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F1A4AB2" w14:textId="77777777" w:rsidR="001E0D76" w:rsidRDefault="001E0D76" w:rsidP="00881D91">
+    <w:p w14:paraId="0E6168E0" w14:textId="77777777" w:rsidR="005C56FF" w:rsidRDefault="005C56FF" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E026CED" w14:textId="77777777" w:rsidR="001E0D76" w:rsidRDefault="001E0D76" w:rsidP="00881D91">
+    <w:p w14:paraId="273CA303" w14:textId="77777777" w:rsidR="005C56FF" w:rsidRDefault="005C56FF" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1322,61 +2028,61 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31C3B9B5" w14:textId="77777777" w:rsidR="0061345A" w:rsidRPr="0039736A" w:rsidRDefault="0061345A" w:rsidP="0058238D">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A8497E1" w14:textId="77777777" w:rsidR="001E0D76" w:rsidRDefault="001E0D76" w:rsidP="00881D91">
+    <w:p w14:paraId="3A01398F" w14:textId="77777777" w:rsidR="005C56FF" w:rsidRDefault="005C56FF" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532C1B4F" w14:textId="77777777" w:rsidR="001E0D76" w:rsidRDefault="001E0D76" w:rsidP="00881D91">
+    <w:p w14:paraId="0448192C" w14:textId="77777777" w:rsidR="005C56FF" w:rsidRDefault="005C56FF" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A70A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B57ABAFC"/>
     <w:lvl w:ilvl="0" w:tplc="EF4E08B8">
       <w:start w:val="15"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -1486,235 +2192,358 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357A44C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2625C98"/>
+    <w:lvl w:ilvl="0" w:tplc="71BC9E06">
+      <w:start w:val="45"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SpWzVZvs1cVm0f8MrYDtEUTV0kTObs0lh9+PwIMZNzeXXllUqdnoAKuQaJdnb8a/xzeaqzR4U6xudUb/ZtsMng==" w:salt="YaVfGwmmt5kF1WB8G9irpw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzAyMDE0tTQ1tjQ2NDFR0lEKTi0uzszPAykwrgUAiWwbhCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00355381"/>
     <w:rsid w:val="00007DD3"/>
     <w:rsid w:val="00051278"/>
     <w:rsid w:val="000513B4"/>
     <w:rsid w:val="00075212"/>
     <w:rsid w:val="000861DD"/>
     <w:rsid w:val="000923AE"/>
     <w:rsid w:val="000934B3"/>
     <w:rsid w:val="000A5AC4"/>
     <w:rsid w:val="000B5963"/>
     <w:rsid w:val="000C7A38"/>
     <w:rsid w:val="000F2C97"/>
     <w:rsid w:val="000F3A1E"/>
     <w:rsid w:val="00101B0D"/>
     <w:rsid w:val="00102FF3"/>
     <w:rsid w:val="0011368C"/>
+    <w:rsid w:val="0011380F"/>
     <w:rsid w:val="00125ED8"/>
     <w:rsid w:val="00127A79"/>
     <w:rsid w:val="00130FEA"/>
+    <w:rsid w:val="001319A6"/>
     <w:rsid w:val="0013212C"/>
     <w:rsid w:val="00135BA3"/>
     <w:rsid w:val="00144041"/>
     <w:rsid w:val="0015328F"/>
     <w:rsid w:val="00154166"/>
     <w:rsid w:val="001579FA"/>
     <w:rsid w:val="00166140"/>
     <w:rsid w:val="00174DCB"/>
     <w:rsid w:val="00186350"/>
     <w:rsid w:val="0018670D"/>
     <w:rsid w:val="001946D5"/>
     <w:rsid w:val="001960F1"/>
     <w:rsid w:val="00197FAE"/>
     <w:rsid w:val="001A602B"/>
     <w:rsid w:val="001B2772"/>
     <w:rsid w:val="001B7D96"/>
     <w:rsid w:val="001E0D76"/>
     <w:rsid w:val="001E506F"/>
     <w:rsid w:val="001F21BA"/>
     <w:rsid w:val="00205145"/>
     <w:rsid w:val="00211775"/>
     <w:rsid w:val="002169AA"/>
+    <w:rsid w:val="00221CC9"/>
     <w:rsid w:val="002277CA"/>
     <w:rsid w:val="00232415"/>
+    <w:rsid w:val="0025308F"/>
     <w:rsid w:val="00295619"/>
     <w:rsid w:val="002B2673"/>
     <w:rsid w:val="002B6AA3"/>
     <w:rsid w:val="002C6BA0"/>
     <w:rsid w:val="002F3B9A"/>
     <w:rsid w:val="002F648F"/>
     <w:rsid w:val="003437B1"/>
     <w:rsid w:val="0035220D"/>
     <w:rsid w:val="00355381"/>
     <w:rsid w:val="00374F27"/>
     <w:rsid w:val="00382CEF"/>
     <w:rsid w:val="00387767"/>
     <w:rsid w:val="0039143C"/>
     <w:rsid w:val="0039736A"/>
     <w:rsid w:val="003A68BB"/>
     <w:rsid w:val="003B0AE4"/>
     <w:rsid w:val="003B3CE3"/>
     <w:rsid w:val="003B67A9"/>
     <w:rsid w:val="003D3603"/>
     <w:rsid w:val="003D4F3E"/>
     <w:rsid w:val="003E699F"/>
     <w:rsid w:val="003E6E5D"/>
     <w:rsid w:val="004136FB"/>
     <w:rsid w:val="0043711C"/>
     <w:rsid w:val="0044635F"/>
     <w:rsid w:val="0044666C"/>
     <w:rsid w:val="0045246A"/>
     <w:rsid w:val="0045706D"/>
     <w:rsid w:val="00457257"/>
     <w:rsid w:val="00474122"/>
     <w:rsid w:val="004748E1"/>
     <w:rsid w:val="0048074C"/>
     <w:rsid w:val="004B3ADD"/>
     <w:rsid w:val="004D4189"/>
     <w:rsid w:val="004D6C44"/>
     <w:rsid w:val="0050704C"/>
     <w:rsid w:val="005123AC"/>
     <w:rsid w:val="005266A5"/>
     <w:rsid w:val="005436F9"/>
     <w:rsid w:val="00553C7E"/>
     <w:rsid w:val="005570AA"/>
     <w:rsid w:val="00565291"/>
     <w:rsid w:val="005751FF"/>
+    <w:rsid w:val="0057553F"/>
     <w:rsid w:val="0058238D"/>
     <w:rsid w:val="0058300A"/>
     <w:rsid w:val="005846B9"/>
     <w:rsid w:val="00586ADD"/>
     <w:rsid w:val="005875AB"/>
     <w:rsid w:val="00592460"/>
     <w:rsid w:val="005B20B2"/>
     <w:rsid w:val="005B3FB8"/>
     <w:rsid w:val="005C1CA8"/>
+    <w:rsid w:val="005C56FF"/>
     <w:rsid w:val="005D3E0F"/>
     <w:rsid w:val="005E5956"/>
     <w:rsid w:val="005E68AC"/>
     <w:rsid w:val="00600FA5"/>
     <w:rsid w:val="006012C1"/>
     <w:rsid w:val="0060316D"/>
     <w:rsid w:val="006115F0"/>
     <w:rsid w:val="0061345A"/>
     <w:rsid w:val="00620762"/>
     <w:rsid w:val="00640225"/>
     <w:rsid w:val="00646F94"/>
     <w:rsid w:val="00651DC3"/>
     <w:rsid w:val="00651E0F"/>
     <w:rsid w:val="00665E9C"/>
     <w:rsid w:val="006713FD"/>
     <w:rsid w:val="006716F6"/>
     <w:rsid w:val="00681AC8"/>
     <w:rsid w:val="00691079"/>
     <w:rsid w:val="00693785"/>
     <w:rsid w:val="006C3805"/>
     <w:rsid w:val="00704838"/>
     <w:rsid w:val="00704F72"/>
     <w:rsid w:val="007246BA"/>
     <w:rsid w:val="0072504E"/>
     <w:rsid w:val="0073363D"/>
     <w:rsid w:val="00735A7E"/>
     <w:rsid w:val="00744156"/>
     <w:rsid w:val="0079410B"/>
     <w:rsid w:val="0079506E"/>
     <w:rsid w:val="007B06E7"/>
     <w:rsid w:val="007B1C06"/>
     <w:rsid w:val="007B34B7"/>
     <w:rsid w:val="007D1083"/>
     <w:rsid w:val="007D595F"/>
     <w:rsid w:val="007E59B3"/>
     <w:rsid w:val="007E6D77"/>
     <w:rsid w:val="007F3B82"/>
     <w:rsid w:val="007F3F6E"/>
     <w:rsid w:val="007F6981"/>
     <w:rsid w:val="00814189"/>
     <w:rsid w:val="008161D7"/>
     <w:rsid w:val="008217C4"/>
     <w:rsid w:val="008348CD"/>
     <w:rsid w:val="00843C57"/>
     <w:rsid w:val="008633C0"/>
     <w:rsid w:val="008659AF"/>
     <w:rsid w:val="00873B4D"/>
     <w:rsid w:val="00874AB4"/>
     <w:rsid w:val="0087652A"/>
+    <w:rsid w:val="008804CA"/>
     <w:rsid w:val="00881D91"/>
     <w:rsid w:val="008A3F0E"/>
     <w:rsid w:val="008B61FD"/>
     <w:rsid w:val="008C176A"/>
     <w:rsid w:val="008C75C7"/>
     <w:rsid w:val="008D2B35"/>
     <w:rsid w:val="008D6AD1"/>
     <w:rsid w:val="008E214A"/>
     <w:rsid w:val="008E3D51"/>
     <w:rsid w:val="008F0D1E"/>
     <w:rsid w:val="00920D8A"/>
     <w:rsid w:val="00923E2E"/>
     <w:rsid w:val="00931243"/>
     <w:rsid w:val="0093153D"/>
     <w:rsid w:val="00934E56"/>
     <w:rsid w:val="00942783"/>
     <w:rsid w:val="00947D91"/>
     <w:rsid w:val="009517D1"/>
     <w:rsid w:val="0096399F"/>
     <w:rsid w:val="00970E6B"/>
     <w:rsid w:val="0098445F"/>
     <w:rsid w:val="00990759"/>
     <w:rsid w:val="009A3ED0"/>
     <w:rsid w:val="009A6876"/>
     <w:rsid w:val="009C0283"/>
@@ -1962,98 +2791,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2453,50 +3285,61 @@
     <w:qFormat/>
     <w:rsid w:val="002277CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007F6981"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00651DC3"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0057553F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="662322771">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="786045860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2876,67 +3719,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>688</Characters>
+  <Words>150</Words>
+  <Characters>885</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>h</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>803</CharactersWithSpaces>
+  <CharactersWithSpaces>1033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>h</dc:title>
   <dc:creator>Ivana Vitámvásová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>