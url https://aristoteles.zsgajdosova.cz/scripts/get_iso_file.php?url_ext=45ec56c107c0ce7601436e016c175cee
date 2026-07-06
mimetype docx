--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -671,51 +671,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Kriteria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00161F11">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> přijetí </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355F0A16" w14:textId="1CC68291" w:rsidR="00710C0D" w:rsidRPr="00710C0D" w:rsidRDefault="00710C0D" w:rsidP="00710C0D">
+    <w:p w14:paraId="355F0A16" w14:textId="2FCBA924" w:rsidR="00710C0D" w:rsidRPr="00710C0D" w:rsidRDefault="00710C0D" w:rsidP="00710C0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710C0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Kapacita </w:t>
       </w:r>
       <w:r w:rsidR="00B06C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -730,51 +730,82 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> je 24</w:t>
       </w:r>
       <w:r w:rsidR="00B06C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> dětí</w:t>
       </w:r>
       <w:r w:rsidRPr="00710C0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A02" w:rsidRPr="00ED3A02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Děti, kteří budou od 1.9.2026 předškoláci a děti, kteří ani v kalendářním roce 2026 ještě nedosáhnou věku tří let (narozeni 1.1.2024 a dál) budou přijímáni pouze jako náhradníci a níže uvedená kritéria se jich netýkají.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710C0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B06C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Pokud počet zájemců převýší volnou kapacitu dětské skupiny</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A12CC08" w14:textId="07200C75" w:rsidR="00710C0D" w:rsidRPr="00710C0D" w:rsidRDefault="00710C0D" w:rsidP="00710C0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710C0D">
         <w:rPr>
@@ -1544,72 +1575,62 @@
     </w:p>
     <w:p w14:paraId="509A2E6E" w14:textId="603C9FDE" w:rsidR="00710C0D" w:rsidRDefault="00710C0D" w:rsidP="00710C0D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00710C0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Potvrzení o postavení na trhu práce zákonného zástupce</w:t>
       </w:r>
       <w:r w:rsidR="005C1AE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – každý zákonný zástupce, který žije s dítětem ve společné domácnosti, ale i druh, partner, registrovaný partner, </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">který není rodičem dítěte a žije s ním ve společné domácnosti je povinen potvrdit svoje postavení na trhu </w:t>
+        <w:t xml:space="preserve"> – každý zákonný zástupce, který žije s dítětem ve společné domácnosti, ale i druh, partner, registrovaný partner, který není rodičem dítěte a žije s ním ve společné domácnosti je povinen potvrdit svoje postavení na trhu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C1AE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>práce - podle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C1AE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> následujících možností je buď:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9B8926" w14:textId="399C2B1E" w:rsidR="005C1AE9" w:rsidRDefault="005C1AE9" w:rsidP="005C1AE9">
@@ -2342,61 +2363,61 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00294682" w:rsidSect="00AB7FEF">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1418" w:bottom="680" w:left="1418" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2925F049" w14:textId="77777777" w:rsidR="00DF43AE" w:rsidRDefault="00DF43AE" w:rsidP="00881D91">
+    <w:p w14:paraId="15775F8B" w14:textId="77777777" w:rsidR="00EC4516" w:rsidRDefault="00EC4516" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59DD024D" w14:textId="77777777" w:rsidR="00DF43AE" w:rsidRDefault="00DF43AE" w:rsidP="00881D91">
+    <w:p w14:paraId="4C219152" w14:textId="77777777" w:rsidR="00EC4516" w:rsidRDefault="00EC4516" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2776,61 +2797,61 @@
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="71DAF0CD" w14:textId="77777777" w:rsidR="0026398E" w:rsidRPr="008A7E08" w:rsidRDefault="008A7E08">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Název dokumentu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33BE8576" w14:textId="77777777" w:rsidR="00DF43AE" w:rsidRDefault="00DF43AE" w:rsidP="00881D91">
+    <w:p w14:paraId="22D5BC5B" w14:textId="77777777" w:rsidR="00EC4516" w:rsidRDefault="00EC4516" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="010028E3" w14:textId="77777777" w:rsidR="00DF43AE" w:rsidRDefault="00DF43AE" w:rsidP="00881D91">
+    <w:p w14:paraId="460A93D4" w14:textId="77777777" w:rsidR="00EC4516" w:rsidRDefault="00EC4516" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="71DAF0BB" w14:textId="77777777" w:rsidR="00BA7808" w:rsidRPr="00F436CE" w:rsidRDefault="00BA7808" w:rsidP="0026398E">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:spacing w:before="100" w:beforeAutospacing="1"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -5876,52 +5897,54 @@
     <w:rsid w:val="00D11941"/>
     <w:rsid w:val="00D24610"/>
     <w:rsid w:val="00D405C9"/>
     <w:rsid w:val="00D43F55"/>
     <w:rsid w:val="00D51C4E"/>
     <w:rsid w:val="00D6576B"/>
     <w:rsid w:val="00D87AAB"/>
     <w:rsid w:val="00DA07DA"/>
     <w:rsid w:val="00DB0E0E"/>
     <w:rsid w:val="00DC61EC"/>
     <w:rsid w:val="00DC6521"/>
     <w:rsid w:val="00DD3B61"/>
     <w:rsid w:val="00DE379C"/>
     <w:rsid w:val="00DF43AE"/>
     <w:rsid w:val="00E12590"/>
     <w:rsid w:val="00E22612"/>
     <w:rsid w:val="00E22A66"/>
     <w:rsid w:val="00E258E7"/>
     <w:rsid w:val="00E538CA"/>
     <w:rsid w:val="00E61B3D"/>
     <w:rsid w:val="00E7066F"/>
     <w:rsid w:val="00E70E34"/>
     <w:rsid w:val="00E84774"/>
     <w:rsid w:val="00EB222F"/>
     <w:rsid w:val="00EC162F"/>
+    <w:rsid w:val="00EC4516"/>
     <w:rsid w:val="00EC4BA5"/>
     <w:rsid w:val="00ED3197"/>
+    <w:rsid w:val="00ED3A02"/>
     <w:rsid w:val="00ED7397"/>
     <w:rsid w:val="00EE0197"/>
     <w:rsid w:val="00EF0F2B"/>
     <w:rsid w:val="00F21517"/>
     <w:rsid w:val="00F32093"/>
     <w:rsid w:val="00F436CE"/>
     <w:rsid w:val="00F60963"/>
     <w:rsid w:val="00F643DE"/>
     <w:rsid w:val="00F71B7A"/>
     <w:rsid w:val="00F75CB6"/>
     <w:rsid w:val="00F77791"/>
     <w:rsid w:val="00F92CF0"/>
     <w:rsid w:val="00FA4D47"/>
     <w:rsid w:val="00FA6F85"/>
     <w:rsid w:val="00FB0D59"/>
     <w:rsid w:val="00FB28B6"/>
     <w:rsid w:val="00FB546E"/>
     <w:rsid w:val="00FB6278"/>
     <w:rsid w:val="00FC019B"/>
     <w:rsid w:val="00FC6F12"/>
     <w:rsid w:val="00FF4C6B"/>
     <w:rsid w:val="00FF6173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -7356,69 +7379,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CBB2586-BED6-4FB6-9125-CFBFD652F097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>dokument_color4</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>664</Words>
-  <Characters>3919</Characters>
+  <Words>696</Words>
+  <Characters>4107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4574</CharactersWithSpaces>
+  <CharactersWithSpaces>4794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivana Vitámvásová</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>