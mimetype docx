--- v0 (2026-04-30)
+++ v1 (2026-08-22)
@@ -405,60 +405,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4622179E" w14:textId="77B0E989" w:rsidR="00A73757" w:rsidRPr="00A73757" w:rsidRDefault="00A73757" w:rsidP="00A73757">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73757">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>CENÍK POSKYTOVANÝCH SLUŽEB</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> v DS GAIA</w:t>
+        <w:t>CENÍK POSKYTOVANÝCH SLUŽEB v DS GAIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A73757">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
         <w:t>Platnost od 1. 5. 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A73757" w:rsidRPr="00A73757" w14:paraId="487CF202" w14:textId="77777777" w:rsidTr="00A73757">
         <w:tc>
           <w:tcPr>
@@ -600,51 +591,71 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A97DBC2" w14:textId="77777777" w:rsidR="00A73757" w:rsidRPr="00A73757" w:rsidRDefault="00A73757" w:rsidP="00A73757">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73757">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>139 Kč /den</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="220129BC" w14:textId="77777777" w:rsidR="00A73757" w:rsidRPr="00A73757" w:rsidRDefault="00A73757" w:rsidP="00A73757">
+    <w:p w14:paraId="3176E5FB" w14:textId="7BD12D07" w:rsidR="00E440AC" w:rsidRDefault="00E440AC" w:rsidP="00A73757">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Cena dietního stravování (s výjimkou diabetické diety) je o 23 Kč vyšší.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220129BC" w14:textId="4DAAEDF0" w:rsidR="00A73757" w:rsidRPr="00A73757" w:rsidRDefault="00A73757" w:rsidP="00A73757">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73757">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Změna ceníku stravování se dle dohody smluvních stran nepovažuje za změnu vnitřních pravidel a neopravňuje tedy zákonné zástupce odstoupit od smlouvy o poskytování služby péče o dítě v dětské skupině dle § 13 odst. 4 zákona 247/2014 Sb. Zákon o poskytování péče o dítě v dětské skupině.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113F1EB4" w14:textId="77777777" w:rsidR="00A73757" w:rsidRPr="00A73757" w:rsidRDefault="00A73757" w:rsidP="0048074C">
       <w:pPr>
         <w:spacing w:after="1080"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -760,61 +771,61 @@
       </w:r>
       <w:r w:rsidRPr="00A73757">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>ředitel školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00990759" w:rsidRPr="00A73757" w:rsidSect="00931243">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="425" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59F3A4BE" w14:textId="77777777" w:rsidR="001A16F3" w:rsidRDefault="001A16F3" w:rsidP="00881D91">
+    <w:p w14:paraId="09750AE5" w14:textId="77777777" w:rsidR="004F7C0A" w:rsidRDefault="004F7C0A" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78F8AFBA" w14:textId="77777777" w:rsidR="001A16F3" w:rsidRDefault="001A16F3" w:rsidP="00881D91">
+    <w:p w14:paraId="3FBB0F92" w14:textId="77777777" w:rsidR="004F7C0A" w:rsidRDefault="004F7C0A" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -955,61 +966,61 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31C3B9B5" w14:textId="77777777" w:rsidR="0061345A" w:rsidRPr="0039736A" w:rsidRDefault="0061345A" w:rsidP="0058238D">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17BE095A" w14:textId="77777777" w:rsidR="001A16F3" w:rsidRDefault="001A16F3" w:rsidP="00881D91">
+    <w:p w14:paraId="633B53F1" w14:textId="77777777" w:rsidR="004F7C0A" w:rsidRDefault="004F7C0A" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02862D13" w14:textId="77777777" w:rsidR="001A16F3" w:rsidRDefault="001A16F3" w:rsidP="00881D91">
+    <w:p w14:paraId="68447C21" w14:textId="77777777" w:rsidR="004F7C0A" w:rsidRDefault="004F7C0A" w:rsidP="00881D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A70A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B57ABAFC"/>
     <w:lvl w:ilvl="0" w:tplc="EF4E08B8">
       <w:start w:val="15"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -1131,51 +1142,52 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jTFJMjwE5B9qAnzDbToTAPZtKMXqKbZZYgB1u+UIRlGm4xQT6ntholpA7eUKYdIwC+GiERjucBxcsj3RiGCZfw==" w:salt="wnpBlWipSO7pXZ2XborpwQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzAyMDE0tTQ1tjQ2NDFR0lEKTi0uzszPAykwrgUAiWwbhCwAAAA="/>
@@ -1238,50 +1250,51 @@
     <w:rsid w:val="00382CEF"/>
     <w:rsid w:val="00387767"/>
     <w:rsid w:val="0039143C"/>
     <w:rsid w:val="0039736A"/>
     <w:rsid w:val="003A68BB"/>
     <w:rsid w:val="003B0AE4"/>
     <w:rsid w:val="003B3CE3"/>
     <w:rsid w:val="003B67A9"/>
     <w:rsid w:val="003D3603"/>
     <w:rsid w:val="003D4F3E"/>
     <w:rsid w:val="003E699F"/>
     <w:rsid w:val="003E6E5D"/>
     <w:rsid w:val="004136FB"/>
     <w:rsid w:val="0043711C"/>
     <w:rsid w:val="0044635F"/>
     <w:rsid w:val="0044666C"/>
     <w:rsid w:val="0045246A"/>
     <w:rsid w:val="0045706D"/>
     <w:rsid w:val="00457257"/>
     <w:rsid w:val="00474122"/>
     <w:rsid w:val="004748E1"/>
     <w:rsid w:val="0048074C"/>
     <w:rsid w:val="004B3ADD"/>
     <w:rsid w:val="004D4189"/>
     <w:rsid w:val="004D6C44"/>
+    <w:rsid w:val="004F7C0A"/>
     <w:rsid w:val="0050704C"/>
     <w:rsid w:val="005123AC"/>
     <w:rsid w:val="005266A5"/>
     <w:rsid w:val="005436F9"/>
     <w:rsid w:val="00553C7E"/>
     <w:rsid w:val="005570AA"/>
     <w:rsid w:val="00565291"/>
     <w:rsid w:val="005751FF"/>
     <w:rsid w:val="0058238D"/>
     <w:rsid w:val="0058300A"/>
     <w:rsid w:val="005846B9"/>
     <w:rsid w:val="00586ADD"/>
     <w:rsid w:val="005875AB"/>
     <w:rsid w:val="00592460"/>
     <w:rsid w:val="005B20B2"/>
     <w:rsid w:val="005B3FB8"/>
     <w:rsid w:val="005C1CA8"/>
     <w:rsid w:val="005D3E0F"/>
     <w:rsid w:val="005E5956"/>
     <w:rsid w:val="005E68AC"/>
     <w:rsid w:val="00600FA5"/>
     <w:rsid w:val="006012C1"/>
     <w:rsid w:val="0060316D"/>
     <w:rsid w:val="006115F0"/>
     <w:rsid w:val="0061345A"/>
@@ -1406,50 +1419,51 @@
     <w:rsid w:val="00CF245E"/>
     <w:rsid w:val="00CF4A34"/>
     <w:rsid w:val="00D01C9A"/>
     <w:rsid w:val="00D10722"/>
     <w:rsid w:val="00D20C72"/>
     <w:rsid w:val="00D32051"/>
     <w:rsid w:val="00D370FC"/>
     <w:rsid w:val="00D46B84"/>
     <w:rsid w:val="00D6044B"/>
     <w:rsid w:val="00D6576B"/>
     <w:rsid w:val="00D75B4C"/>
     <w:rsid w:val="00D97942"/>
     <w:rsid w:val="00DA5AAC"/>
     <w:rsid w:val="00DB1C96"/>
     <w:rsid w:val="00DB4FE0"/>
     <w:rsid w:val="00DC1C8F"/>
     <w:rsid w:val="00DD639E"/>
     <w:rsid w:val="00DE2052"/>
     <w:rsid w:val="00DF47F2"/>
     <w:rsid w:val="00E05793"/>
     <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E258E7"/>
     <w:rsid w:val="00E27C4A"/>
     <w:rsid w:val="00E401D0"/>
     <w:rsid w:val="00E42B9C"/>
+    <w:rsid w:val="00E440AC"/>
     <w:rsid w:val="00E447F0"/>
     <w:rsid w:val="00E50AF4"/>
     <w:rsid w:val="00E57CAC"/>
     <w:rsid w:val="00E613E7"/>
     <w:rsid w:val="00E86CE5"/>
     <w:rsid w:val="00EA7283"/>
     <w:rsid w:val="00EB746B"/>
     <w:rsid w:val="00EC162F"/>
     <w:rsid w:val="00EC3DBF"/>
     <w:rsid w:val="00ED5EBC"/>
     <w:rsid w:val="00EF0A78"/>
     <w:rsid w:val="00EF43E0"/>
     <w:rsid w:val="00EF4847"/>
     <w:rsid w:val="00F219FD"/>
     <w:rsid w:val="00F21BC3"/>
     <w:rsid w:val="00F30B98"/>
     <w:rsid w:val="00F31BDA"/>
     <w:rsid w:val="00F419B9"/>
     <w:rsid w:val="00F41BF1"/>
     <w:rsid w:val="00F436CE"/>
     <w:rsid w:val="00F47678"/>
     <w:rsid w:val="00F545AB"/>
     <w:rsid w:val="00F557CB"/>
     <w:rsid w:val="00F55C66"/>
     <w:rsid w:val="00F562CE"/>
@@ -2544,67 +2558,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>101</Words>
-  <Characters>596</Characters>
+  <Words>111</Words>
+  <Characters>659</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-  <Lines>4</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>h</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>696</CharactersWithSpaces>
+  <CharactersWithSpaces>769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>h</dc:title>
   <dc:creator>Ivana Vitámvásová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>