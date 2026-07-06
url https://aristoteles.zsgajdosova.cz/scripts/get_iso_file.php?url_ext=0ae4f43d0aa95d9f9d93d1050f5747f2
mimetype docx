--- v0 (2026-04-30)
+++ v1 (2026-07-06)
@@ -1546,972 +1546,755 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6890">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>děti výskyt přenosné choroby v rodině nebo nejbližším okolí dítěte, onemocnění dítěte přenosnou chorobou nebo onemocnění osoby, s nímž dítě přišlo do styku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DF6887" w14:textId="77777777" w:rsidR="00527302" w:rsidRPr="00527302" w:rsidRDefault="00527302" w:rsidP="00085975">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6045A459" w14:textId="6ABEDDA5" w:rsidR="00B84E9A" w:rsidRPr="00085975" w:rsidRDefault="00577B01" w:rsidP="00085975">
+    <w:p w14:paraId="6045A459" w14:textId="7C367DFB" w:rsidR="00B84E9A" w:rsidRDefault="00577B01" w:rsidP="00085975">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jako zákonný zástupce uděluji svůj souhlas výše uvedené dětské skupině (dále jen „DS“) ke</w:t>
       </w:r>
       <w:r w:rsidR="00085975" w:rsidRPr="00527302">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shromažďování, zpracovávání a evidenci níže uvedených osobních a citlivých údajů ve smyslu evropského nařízení GDPR a zákona č. 110/2019 Sb., o zpracování osobních údajů.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="518C0543" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00085975" w:rsidRDefault="00F0227D" w:rsidP="00085975">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="8967" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="324"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="6946"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="887"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577B01" w:rsidRPr="00D71433" w14:paraId="5E72328A" w14:textId="77777777" w:rsidTr="00527302">
+      <w:tr w:rsidR="00F0227D" w:rsidRPr="00F0227D" w14:paraId="5F91EAD8" w14:textId="77777777" w:rsidTr="00F0227D">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="324" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30D18A19" w14:textId="77777777" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="26AFB12C" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Účel zpracování</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2C9A42" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Zpracovávané osobní údaje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7326B56F" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Souhlas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0B4CE6" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hodící se označte X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0227D" w:rsidRPr="00F0227D" w14:paraId="52C1067B" w14:textId="77777777" w:rsidTr="00F0227D">
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BEB51C2" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71ABB539" w14:textId="77777777" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="0DAC71E5" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527302">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Osobní údaj</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63544B3C" w14:textId="77777777" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="2B9A1FC1" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527302">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Účel zpracování</w:t>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0227D" w:rsidRPr="00F0227D" w14:paraId="784B06B9" w14:textId="77777777" w:rsidTr="00F0227D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52226E94" w14:textId="638D3B63" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Informace o účasti a úspěších žáka na soutěžích, projektech na nástěnkách ve škole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/v DS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>, na webu školy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jejíž je DS součástí</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Jméno a příjmení, třída, škola, fotografie, video</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D71CA2" w14:textId="77777777" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="0DF91210" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527302">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2736B1AD" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F0227D" w:rsidRPr="00F0227D" w14:paraId="083F67AB" w14:textId="77777777" w:rsidTr="00F0227D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37421502" w14:textId="28803BD7" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00B84E9A" w:rsidP="00085975">
+          <w:p w14:paraId="322F843B" w14:textId="0D8F9864" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informace o akcích </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:t>Fotografie</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>DS a školy</w:t>
             </w:r>
-            <w:r w:rsidR="00577B01" w:rsidRPr="00527302">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na sociálních sítích</w:t>
             </w:r>
-            <w:r w:rsidR="00A14C3C">
-[...3 lines deleted...]
-              <w:t>aktivit dětí</w:t>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Křestní jména, třída, škola, fotografie, video (nikoliv portrétní)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2CAC4A" w14:textId="41379BD6" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="63F0868D" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527302">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> práce školy a DS Gaia na oficiálních kanálech sociálních sítí </w:t>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35DA866C" w14:textId="77777777" w:rsidR="00577B01" w:rsidRPr="00527302" w:rsidRDefault="00577B01" w:rsidP="0051076A">
+          <w:p w14:paraId="1D66B521" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="000978AC">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527302">
-[...468 lines deleted...]
-              <w:t>ANO / NE</w:t>
+            <w:r w:rsidRPr="00F0227D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2807475B" w14:textId="2B5F1709" w:rsidR="00477167" w:rsidRPr="00527302" w:rsidRDefault="00471A97" w:rsidP="00477167">
-[...63 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1C79802A" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A493C49" w14:textId="77777777" w:rsidR="00477167" w:rsidRPr="00527302" w:rsidRDefault="00477167" w:rsidP="00477167">
-[...13 lines deleted...]
-        <w:t>Souhlas se zpracováním ostatních údajů udělujete na dobu docházky dítěte do DS Gaia. Máte právo tento souhlas kdykoli a bez udání důvodu odvolat. Poskytnutí údajů je dobrovolné a máte právo vědět, jaké údaje a pro jaký účel zpracováváme. Dále máte právo na jejich opravu nebo přístup k nim.</w:t>
+    <w:p w14:paraId="19B43E67" w14:textId="05DA22E6" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Souhlas poskytuji na období </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>docházky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mého dítěte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do DS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, na zákonem stanovenou dobu nezbytnou pro jejich zpracování, pro vědecké účely a účely archivnictví</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. DS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se zavazuje zpracovávané údaje zabezpečit před neoprávněným nebo nahodilým přístupem a zpracováním, před změnou a zničením, zneužitím či ztrátou. Beru na vědomí, že v případě specifických případů mohu být požádán o individuálně vymezený souhlas ke konkrétní akci, bude-li jeho povaha takový souhlas vyžadovat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E732547" w14:textId="6592FB64" w:rsidR="00477167" w:rsidRPr="00527302" w:rsidRDefault="00477167" w:rsidP="00477167">
-[...41 lines deleted...]
-        <w:t>kontaktovat pověřence pro ochranu osobních údajů (kontakty najdete na našem webu), podat stížnost u Úřadu pro ochranu osobních údajů (www.uoou.cz).</w:t>
+    <w:p w14:paraId="1C9EA189" w14:textId="3C2C3A3A" w:rsidR="005825FA" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dále jsem byl seznámen se skutečností, že </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> běžně pořizuje ilustrativní fotografie (video z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e společných</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0227D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akcí, ze kterých není možné určit totožnost dítěte, například celkové fotografie a záběry ze třídy, z akce, kde nejsou děti zobrazeny s podrobným portrétem a/nebo se neuvádí více, než křestní jméno). V těchto případech nejde o zachycení podoby ve smyslu § 84 občanského zákoníku a nepodléhá souhlasu. Současně prohlašuji, že jsem byl seznámen se skutečností, že odvoláním souhlasu není dotčena zákonnost zpracování vycházejícího ze souhlasu, který byl dán před jeho odvoláním.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9EA189" w14:textId="77777777" w:rsidR="005825FA" w:rsidRPr="00527302" w:rsidRDefault="005825FA" w:rsidP="005825FA"/>
+    <w:p w14:paraId="07C2A72E" w14:textId="51943699" w:rsidR="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFF6FD6" w14:textId="0B723FEF" w:rsidR="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390B6979" w14:textId="77777777" w:rsidR="00F0227D" w:rsidRPr="00F0227D" w:rsidRDefault="00F0227D" w:rsidP="00F0227D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0BDF5B17" w14:textId="65E7D7BC" w:rsidR="005825FA" w:rsidRPr="00527302" w:rsidRDefault="005825FA" w:rsidP="00527302">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00527302">
@@ -2582,58 +2365,58 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527302">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Podpis zákonného zástupce: ______________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005825FA" w:rsidRPr="00527302" w:rsidSect="00AA2AD0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="340" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="033221A1" w14:textId="77777777" w:rsidR="00416C19" w:rsidRDefault="00416C19" w:rsidP="00881D91">
+    <w:p w14:paraId="3055E932" w14:textId="77777777" w:rsidR="00FC552D" w:rsidRDefault="00FC552D" w:rsidP="00881D91">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10E59932" w14:textId="77777777" w:rsidR="00416C19" w:rsidRDefault="00416C19" w:rsidP="00881D91">
+    <w:p w14:paraId="299E9337" w14:textId="77777777" w:rsidR="00FC552D" w:rsidRDefault="00FC552D" w:rsidP="00881D91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2663,50 +2446,65 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="579B9631" w14:textId="6DA0AF30" w:rsidR="00272AE5" w:rsidRPr="00801DDC" w:rsidRDefault="00272AE5" w:rsidP="00272AE5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="0"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00801DDC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -2820,58 +2618,58 @@
     <w:r w:rsidR="002B0A2F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="06DDAD65" w14:textId="77777777" w:rsidR="00272AE5" w:rsidRDefault="00272AE5" w:rsidP="00272AE5">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0151BC22" w14:textId="77777777" w:rsidR="007230ED" w:rsidRDefault="007230ED" w:rsidP="00EC5787">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EB7EA20" w14:textId="77777777" w:rsidR="00416C19" w:rsidRDefault="00416C19" w:rsidP="00881D91">
+    <w:p w14:paraId="6A466EF5" w14:textId="77777777" w:rsidR="00FC552D" w:rsidRDefault="00FC552D" w:rsidP="00881D91">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E926AD9" w14:textId="77777777" w:rsidR="00416C19" w:rsidRDefault="00416C19" w:rsidP="00881D91">
+    <w:p w14:paraId="5B94ECAE" w14:textId="77777777" w:rsidR="00FC552D" w:rsidRDefault="00FC552D" w:rsidP="00881D91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="54124777" w14:textId="2AD54E4B" w:rsidR="00527302" w:rsidRDefault="00527302">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vypisuje se v případě, že je odlišný od zákonného zástupce (např. tel. na prarodiče, do zaměstnání ZZ atd…)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="307BF502" w14:textId="77777777" w:rsidR="00527302" w:rsidRDefault="00527302" w:rsidP="00527302">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
@@ -4445,62 +4243,64 @@
     <w:rsid w:val="00DD3C06"/>
     <w:rsid w:val="00DD602C"/>
     <w:rsid w:val="00DE7CDD"/>
     <w:rsid w:val="00E047FA"/>
     <w:rsid w:val="00E132EE"/>
     <w:rsid w:val="00E13B5B"/>
     <w:rsid w:val="00E27D7F"/>
     <w:rsid w:val="00E300B4"/>
     <w:rsid w:val="00E307C6"/>
     <w:rsid w:val="00E40E19"/>
     <w:rsid w:val="00E45242"/>
     <w:rsid w:val="00E6070E"/>
     <w:rsid w:val="00E71663"/>
     <w:rsid w:val="00E90684"/>
     <w:rsid w:val="00EA5B9E"/>
     <w:rsid w:val="00EA79F7"/>
     <w:rsid w:val="00EC162F"/>
     <w:rsid w:val="00EC3C4B"/>
     <w:rsid w:val="00EC455B"/>
     <w:rsid w:val="00EC5787"/>
     <w:rsid w:val="00ED0FE5"/>
     <w:rsid w:val="00ED52B2"/>
     <w:rsid w:val="00EE272F"/>
     <w:rsid w:val="00EF5198"/>
     <w:rsid w:val="00EF7D4E"/>
+    <w:rsid w:val="00F0227D"/>
     <w:rsid w:val="00F17B99"/>
     <w:rsid w:val="00F3039D"/>
     <w:rsid w:val="00F31952"/>
     <w:rsid w:val="00F348C2"/>
     <w:rsid w:val="00F37F75"/>
     <w:rsid w:val="00F45155"/>
     <w:rsid w:val="00F504EF"/>
     <w:rsid w:val="00F7359C"/>
     <w:rsid w:val="00F82E57"/>
     <w:rsid w:val="00FA1634"/>
     <w:rsid w:val="00FA61E7"/>
     <w:rsid w:val="00FB74F4"/>
+    <w:rsid w:val="00FC552D"/>
     <w:rsid w:val="00FD0AE7"/>
     <w:rsid w:val="00FD2569"/>
     <w:rsid w:val="00FE25A0"/>
     <w:rsid w:val="00FE3B17"/>
     <w:rsid w:val="00FE754B"/>
     <w:rsid w:val="00FF5711"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
@@ -5712,70 +5512,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A163289-92A8-43A4-A35D-218C25ECCDF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>úřední_color3</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>539</Words>
-  <Characters>3185</Characters>
+  <Words>481</Words>
+  <Characters>2838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3717</CharactersWithSpaces>
+  <CharactersWithSpaces>3313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivana Vitámvásová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>